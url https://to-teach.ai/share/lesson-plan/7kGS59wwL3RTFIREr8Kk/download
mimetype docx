--- v4 (2026-06-15)
+++ v5 (2026-10-15)
@@ -472,50 +472,54 @@
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Adjektiv-Lotto-Spiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Anweisungen für das Spiel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jeder Spieler erhält eine Karte mit verschiedenen Adjektiven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Lehrer liest eine Beschreibung oder ein Synonym vor.</w:t>
@@ -559,50 +563,54 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ruft "Lotto!" wenn ihr eine Reihe vervollständigt habt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Deine Spielkarte:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -930,50 +938,54 @@
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">gefährlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Liste für den Lehrer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von traurig“ - fröhlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von feige“ - mutig</w:t>
@@ -1245,106 +1257,122 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">25. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht sicher ist“ - gefährlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Um das Spiel visuell ansprechender zu gestalten, kann der Lehrer entsprechende Bilder zu den Adjektiven als Google-Suchanfrage verwenden: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[Adjektiv] + Bild</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Beispiel: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Arbeitsblatt: Adjektive und ihre Schreibweisen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Einführung:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Adjektive sind Wörter, die Eigenschaften von Dingen oder Personen beschreiben. Sie können in unterschiedlichen Schreibweisen vorkommen. In diesem Arbeitsblatt werden wir die Regeln zur Getrennt- und Zusammenschreibung von Adjektiven kennenlernen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Regeln zur Getrennt- und Zusammenschreibung von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schreibe jedes Adjektiv in der richtigen Form:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Vogelhäuser sind (bunt) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
@@ -1392,50 +1420,54 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Katze schnurrt leise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Das (groß) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Haus steht am Ende der Straße.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erklärung der Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive können gesteigert werden, um z. B. Unterschiede in der Größe oder Intensität auszudrücken. Es gibt drei Steigerungsformen: Positiv, Komparativ und Superlativ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Positiv: Das Adjektiv steht in seiner normalen Form, ohne Steigerung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1468,50 +1500,54 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Superlativ: Das Adjektiv wird mit -sten gebildet, wenn die Steigerung mit -sten möglich ist. Bei längeren Adjektiven wird "am" davor gesetzt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiel: Das Buch ist am größten / am interessantesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Anwendung der Steigerungsformen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setze das richtige Adjektiv in die Lücken ein und markiere die Steigerung (Positiv, Komparativ oder Superlativ):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dieses Buch ist (interessant). Die anderen Bücher sind (interessant).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1649,50 +1685,54 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wortverlängerung und Silbierung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilde das Adjektiv durch Wortverlängerung und markiere die Anzahl der Silben:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kalt - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -1755,50 +1795,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">leicht - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Lösungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bunt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">schreckliches</w:t>
@@ -1823,50 +1867,54 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">liebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">große</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erklärung der Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">interessanter, interessant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">größer, kleiner</w:t>
@@ -1891,50 +1939,54 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">älter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">leckerer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wortverlängerung und Silbierung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kälter (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">schöner (2 Silben)</w:t>
@@ -1972,86 +2024,106 @@
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">leichter (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektiv-Rätsel - Steigerungsformen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Klasse: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">__ Datum: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kreuzworträtsel: Finde die richtige Steigerungsform!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Waagerecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gut (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jung (Komparativ)</w:t>
@@ -2089,50 +2161,54 @@
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Kalt (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Senkrecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schnell (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Groß (Komparativ)</w:t>
@@ -2203,230 +2279,262 @@
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lückentext: Vervollständige die Sätze!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dieser Berg ist der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (hoch) in der ganzen Region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Nach einem langen Spaziergang bin ich viel </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (müde) als zuvor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Von allen meinen Freunden bist du der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (nett).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Unter allen Süßigkeiten finde ich Schokolade am </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (lecker).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Im Winter werden die Tage immer </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (kurz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeln zur Bildung von Steigerungsformen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Regelmäßige Steigerung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Grundform + -er für den Komparativ (grün - grüner)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Grundform + -sten für den Superlativ (klein - kleinsten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Unregelmäßige Steigerung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Manche Adjektive ändern ihren Stamm (gut - besser - am besten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Lautänderung (Umlaut):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bei manchen Adjektiven wird ein Umlaut im Komparativ und Superlativ hinzugefügt (alt - älter - am ältesten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
@@ -2688,208 +2796,264 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kürzer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Viel Erfolg und Spaß beim Lösen der Adjektiv-Rätsel!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Überprüfung von Adjektiven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Wiederholung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getrennt- und Zusammenschreibung von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Getrenntschreibung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Wenn ein Adjektiv mit einem Verb zusammen ein neues Verb bildet. Beispiel: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">schwarz fahren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zusammenschreibung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Wenn zwei Adjektive zu einem neuen verschmelzen. Beispiel: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">dunkelblau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Positiv</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Grundform des Adjektivs (z.B. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">schnell</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Komparativ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Steigerungsform, die mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">-er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gebildet wird (z.B. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">schneller</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Superlativ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Höchste Steigerungsform, gebildet mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">am</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> + Adjektiv + </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">-sten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z.B. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">am schnellsten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sätze zur Überprüfung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>