--- v2 (2026-01-15)
+++ v3 (2026-04-05)
@@ -34,75 +34,91 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive und ihre Anwendung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lernziele:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Die Schüler:innen können:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">geläufige Fälle der Getrennt- und Zusammenschreibung von Adjektiven normgerecht verwenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Rechtschreibstrategien wie Silbierung, Wortverlängerung und Ableitungen anwenden, um die Schreibung von Adjektiven zu üben.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Adjektive in Texten identifizieren und ihre Funktion im Satz bestimmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Adjektive in ihrer Steigerungsform korrekt bilden und anwenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlauf:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
@@ -446,103 +462,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In der folgenden Unterrichtsstunde werden die Schüler:innen ihre Kenntnisse über Adjektive vertiefen, indem sie lernen, diese in ihrer attributiven Verwendung sowie in der Steigerungsform in eigenen Texten zu verwenden. Zudem werden sie erlernen, wie die Adjektive die Stimmung in einem Text beeinflussen können. Die heutige Stunde bildet die Grundlage für das weiterführende Schreiben kreativer Texte und qualifizierter Textanalysen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Adjektiv-Lotto-Spiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anweisungen für das Spiel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Jeder Spieler erhält eine Karte mit verschiedenen Adjektiven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Lehrer liest eine Beschreibung oder ein Synonym vor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Entscheide, ob das vorgelesene Wort zu einem Adjektiv auf deiner Karte passt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wenn ja, markiere dieses Adjektiv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Ziel ist es, eine Reihe von Adjektiven zu vervollständigen (horizontal, vertikal oder diagonal).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Ruft "Lotto!" wenn ihr eine Reihe vervollständigt habt.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Deine Spielkarte:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1927"/>
         <w:gridCol w:w="1927"/>
@@ -866,1701 +920,2270 @@
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">leicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">gefährlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Liste für den Lehrer:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von traurig“ - fröhlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von feige“ - mutig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von schnell“ - langsam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Eine andere Bezeichnung für kräftig“ - stark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Wenn man kaum etwas hört“ - leise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Das Gegenteil von schmutzig“ - sauber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Modernes Gegenteil von altmodisch“ - modern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Wenig Temperatur“ - kalt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht nass ist“ - trocken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Eine Person, die viel weiß“ - klug</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas mit viel Fantasie“ - kreativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das man gut gebrauchen kann“ - praktisch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das zum Lachen bringt“ - lustig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von jung“ - alt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von langsam“ - schnell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Viele Farben“ - bunt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von laut“ - ruhig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">18. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht leicht ist“ - schwierig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">19. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Wenn es sehr warm ist“ - heiß</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">20. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von hügelig“ - flach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">21. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht trocken ist“ - nass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">22. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Ohne Krieg und Streit“ - friedlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">23. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Gegenteil von hell“ - dunkel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht schwer ist“ - leicht</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">25. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">„Etwas, das nicht sicher ist“ - gefährlich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Um das Spiel visuell ansprechender zu gestalten, kann der Lehrer entsprechende Bilder zu den Adjektiven als Google-Suchanfrage verwenden: </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">[Adjektiv] + Bild</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (Beispiel: </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Adjektive und ihre Schreibweisen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Einführung:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Adjektive sind Wörter, die Eigenschaften von Dingen oder Personen beschreiben. Sie können in unterschiedlichen Schreibweisen vorkommen. In diesem Arbeitsblatt werden wir die Regeln zur Getrennt- und Zusammenschreibung von Adjektiven kennenlernen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeln zur Getrennt- und Zusammenschreibung von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schreibe jedes Adjektiv in der richtigen Form:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Vogelhäuser sind (bunt) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gestern hatten wir (schrecklich) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wetter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sie trug ein (blau) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kleid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die (liebe) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Katze schnurrt leise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Das (groß) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Haus steht am Ende der Straße.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erklärung der Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive können gesteigert werden, um z. B. Unterschiede in der Größe oder Intensität auszudrücken. Es gibt drei Steigerungsformen: Positiv, Komparativ und Superlativ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Positiv: Das Adjektiv steht in seiner normalen Form, ohne Steigerung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiel: Das Buch ist groß.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ: Das Adjektiv wird mit -er gebildet, wenn die Steigerung mit -er möglich ist. Bei längeren Adjektiven wird "mehr" davor gesetzt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiel: Das Buch ist größer / mehr interessant als das andere Buch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Superlativ: Das Adjektiv wird mit -sten gebildet, wenn die Steigerung mit -sten möglich ist. Bei längeren Adjektiven wird "am" davor gesetzt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiel: Das Buch ist am größten / am interessantesten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anwendung der Steigerungsformen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setze das richtige Adjektiv in die Lücken ein und markiere die Steigerung (Positiv, Komparativ oder Superlativ):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Dieses Buch ist (interessant). Die anderen Bücher sind (interessant).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ / Positiv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Ich habe zwei Hunde. Der eine Hund ist (groß), der andere Hund ist (klein).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ / Komparativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Mount Everest ist (hoch) Berg der Welt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Superlativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Ich bin (alt) als mein Bruder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Dieses Eis ist (lecker) als das andere Eis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wortverlängerung und Silbierung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bilde das Adjektiv durch Wortverlängerung und markiere die Anzahl der Silben:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">kalt - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schön - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">glücklich - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">kurz - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">leicht - </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lösungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">bunt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schreckliches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">blaues</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">liebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">große</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erklärung der Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">interessanter, interessant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">größer, kleiner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">höchster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">älter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">leckerer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wortverlängerung und Silbierung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">kälter (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schöner (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">glücklicher (3 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">kürzer (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">leichter (2 Silben)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektiv-Rätsel - Steigerungsformen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Klasse: </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">__ Datum: </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kreuzworträtsel: Finde die richtige Steigerungsform!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Waagerecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gut (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Jung (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Traurig (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hoch (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Kalt (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Senkrecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Schnell (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Groß (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Alt (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Warm (Komparativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Klein (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  1 2 3-------------1|_|_|_|2|_|_|_|3|_|_|_|4|_|_|_|5|_|_|_|6|_|_|_|7|_|_|_|8|_|_|_|</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lückentext: Vervollständige die Sätze!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dieser Berg ist der </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (hoch) in der ganzen Region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nach einem langen Spaziergang bin ich viel </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (müde) als zuvor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Von allen meinen Freunden bist du der </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (nett).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Unter allen Süßigkeiten finde ich Schokolade am </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (lecker).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Im Winter werden die Tage immer </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> (kurz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regeln zur Bildung von Steigerungsformen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Regelmäßige Steigerung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Grundform + -er für den Komparativ (grün - grüner)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Grundform + -sten für den Superlativ (klein - kleinsten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Unregelmäßige Steigerung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Manche Adjektive ändern ihren Stamm (gut - besser - am besten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Lautänderung (Umlaut):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Bei manchen Adjektiven wird ein Umlaut im Komparativ und Superlativ hinzugefügt (alt - älter - am ältesten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beachte: Nicht alle Adjektive werden gesteigert!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lösungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Trenne diesen Teil ab und reiche ihn separat aus.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kreuzworträtsel Lösungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Waagerecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Am besten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Jünger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Am traurigsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Am höchsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Kälter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Senkrecht:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Schneller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Größer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Am ältesten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wärmer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Am kleinsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lückentext Lösungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">höchste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">müder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">netteste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">leckerste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">kürzer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Viel Erfolg und Spaß beim Lösen der Adjektiv-Rätsel!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Überprüfung von Adjektiven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Wiederholung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Getrennt- und Zusammenschreibung von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Getrenntschreibung</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: Wenn ein Adjektiv mit einem Verb zusammen ein neues Verb bildet. Beispiel: </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schwarz fahren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Zusammenschreibung</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: Wenn zwei Adjektive zu einem neuen verschmelzen. Beispiel: </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">dunkelblau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="default"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Steigerungsformen von Adjektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Positiv</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: Grundform des Adjektivs (z.B. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schnell</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Komparativ</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: Steigerungsform, die mit </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">-er</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> gebildet wird (z.B. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schneller</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Superlativ</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: Höchste Steigerungsform, gebildet mit </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">am</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> + Adjektiv + </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">-sten</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> (z.B. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">am schnellsten</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sätze zur Überprüfung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lies die folgenden Sätze sorgfältig durch. Überprüfe, ob die Adjektive korrekt verwendet wurden. Unterstreiche die korrekten Adjektive und korrigiere die falschen Adjektive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Das ist ein sehr schnelles Auto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Das Auto fährt schneller als das andere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Er hat ein altmodisches Anzug an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Katze ist ängstlicher als der Hund.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Dieses Buch ist am interessantesten von allen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sie trägt ein hell-rotes Kleid zur Party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Er ist ein ziemlich freundliches Person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Das Wetter heute ist mehr warm als gestern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Hausaufgaben waren leichter, als ich gedacht habe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">In den Sommermonaten ist es am wärmsten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Selbstkontrolle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hier findest du die korrekte Form der Adjektive. Vergleiche deine Antworten und korrigiere sie, wenn nötig.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">richtig: schnelles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">richtig: schneller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">falsch: Er hat einen altmodischen Anzug an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">falsch: Die Katze ist ängstlicher als der Hund. (Angst haben ist ein Verb, kein Adjektiv)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">richtig: am interessantesten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">falsch: Sie trägt ein hellrotes Kleid zur Party. (Zusammenschreibung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">falsch: Er ist eine ziemlich freundliche Person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">falsch: Das Wetter heute ist wärmer als gestern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">richtig: leichter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">richtig: am wärmsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vergewissere dich, dass du alle Korrekturen vorgenommen hast. Bespreche Unklarheiten mit deinem Lehrer oder deinen Mitschüler:innen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Kreatives Schreiben mit Adjektiven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive in Poesie und Prosa</w:t>
@@ -2571,190 +3194,241 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive sind Wörter, die ein Substantiv näher beschreiben und damit unsere Texte lebendiger machen. In der Poesie erzeugen sie Bilder im Kopf der Leser:innen und vermitteln Gefühle und Stimmungen. In der Prosa helfen sie uns, Charaktere, Orte und Handlungen genauer darzustellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Adjektive und ihre Steigerungsformen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hier siehst du eine Liste von Adjektiven in ihrer Grund-, Vergleichs- und Superlativform:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schön, schöner, am schönsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">schnell, schneller, am schnellsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">mutig, mutiger, am mutigsten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schreibanregungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Schreibe ein Gedicht über den Frühling, in dem jedes Adjektiv in der Steigerungsform vorkommt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Verfasse eine kurze Geschichte, in der die Hauptfigur durch die Verwendung von Adjektiven immer mutiger wird.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tipps für den Schreibprozess</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Denke zuerst über das Thema nach und sammle passende Adjektive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Lese dein Gedicht laut vor, um den Klang der Adjektive zu überprüfen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checkliste zur Überprüfung deines Textes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bevor du dein Gedicht oder deine Geschichte präsentierst, gehe diese Checkliste durch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">[ ] Habe ich verschiedene Steigerungsformen verwendet?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">[ ] Passen die Adjektive zum Inhalt meines Textes?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">[ ] Habe ich klare und bildhafte Adjektive gewählt?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">[ ] Tragen die Adjektive zur Stimmung meines Textes bei?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dein kreativer Entwurf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nun ist es an der Zeit, kreativ zu werden. Nutze den folgenden Raum, um dein Gedicht oder deine Geschichte zu schreiben. Denke daran, die Adjektive geschickt einzusetzen!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Platz für den kreativen Entwurf des Schülers)</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wir wünschen dir viel Spaß beim Schreiben und sind gespannt auf deine Geschichte oder dein Gedicht!</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>