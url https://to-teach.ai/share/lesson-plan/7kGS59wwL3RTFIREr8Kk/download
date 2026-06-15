--- v3 (2026-04-05)
+++ v4 (2026-06-15)
@@ -2164,52 +2164,59 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Klein (Superlativ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-      <w:r>
+        <w:shd w:fill="F1F5F9" w:color="F1F5F9" w:val="solid"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">  1 2 3-------------1|_|_|_|2|_|_|_|3|_|_|_|4|_|_|_|5|_|_|_|6|_|_|_|7|_|_|_|8|_|_|_|</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lückentext: Vervollständige die Sätze!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>