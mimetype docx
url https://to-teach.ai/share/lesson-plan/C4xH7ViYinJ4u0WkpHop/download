--- v0 (2026-10-12)
+++ v1 (2026-11-01)
@@ -598,170 +598,198 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Formative assessment: Monitor students during the opinion continuum, pair talk, video observation, and group mapping. Use questioning to check whether students distinguish observation from inference: “What can you actually see?” and “What makes you think that?” Check the use of sequencing vocabulary, passive voice, and evidence-based statements during the guided viewing and gallery walk.Product assessment: Assess each group’s global journey map with a short rubric: accuracy and sequencing of production stages (at least five clearly connected stages); use of visual evidence and careful handling of uncertainty; clarity of global map and transport routes; use of appropriate descriptive English; and collaborative contribution. Countries or regions should only be assessed for accuracy where they are supplied or clearly evidenced by the video/material.Individual assessment: Use the exit ticket to assess whether each student can name a production stage, cite visual evidence, and reflect critically on the initial claim. Students who cannot yet meet an objective receive targeted support in the next lesson, for example a sequenced-image task, a reduced word bank, or oral rehearsal with a partner.Differentiation: Provide picture-word cards, bilingual glossaries where appropriate, sentence starters, partially completed maps, and mixed-support groups for learners who need more structure. Allow oral recording instead of extended writing where needed. Challenge confident learners to explain the difference between evidence and inference, compare possible social and environmental impacts at different stages, or propose questions for further research. Ensure that roles in group work enable every student to contribute meaningfully.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Global Jeans Mystery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdvuforkpuzs_zre902grbj">
+      <w:hyperlink w:history="1" r:id="rIdifigdmz98nmmzifp9eas4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/o6ZqgxuFvMQYukz3CUr5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeans: From Cotton to Closet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdphxsw8opyqyhlglfqzut6">
+      <w:hyperlink w:history="1" r:id="rIdxljpof4_7fzcmk0tkufba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/PY7dVHeB7xVoHLgHTeae</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Video</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Video: The Journey of Jeans (non-verbal)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Teacher: insert video embed, clickable link, or QR code here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Watch the video </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">once without pausing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Work independently and collect your first evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Write only things you can directly see in </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“What do I see?”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: people, objects, actions, transport, clothing, factories, fields, or other visible details.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the other columns for careful guesses and questions. A guess is an </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">inference</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, not a fact. Label it with a phrase such as: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“It looks as if …”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“This may be …”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do not try to put the stages in order yet. Record what you notice.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -964,374 +992,466 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pair share</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">One observation I will share:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">One question I will share:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guided Viewing: Journey of a Pair of Jeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdrmgmmx2x7mcprk1cq7vpa">
+      <w:hyperlink w:history="1" r:id="rIdpk0dgpcqq81yymlpxmo4l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/PMjrNwdxtlLCHooxu1Sq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Global Journey of One Pair of Jeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Group product:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Create an A3 or digital world map titled </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“The Global Journey of One Pair of Jeans.”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Your map needs stages, routes, captions and question marks. Use only your observation grid/evidence notes, the earlier language scaffold, and teacher-provided cards, arrows or map templates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Choose roles (2 minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Facilitator:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keeps the group focused and makes sure everyone contributes.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Mapper:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> places stages, labels and routes on the map.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Language monitor:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> checks the two captions for passive voice and clear sequencing language.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Evidence checker:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asks, “What in our notes supports this?”  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 In a group of three, one person can take two roles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Build the journey (10 minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Read your evidence notes together. Select and sequence </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">at least five</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> production stages. These may include cotton growing, spinning, weaving, dyeing, cutting/sewing, transport and retail.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Place a stage in a country or region </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">only when your video/material supports it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. If the location is not supported, write </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">inference</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside it. Do not research countries or supply chains.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Draw arrows or lines to show the transport route between the stages. If you finish early, you may add use, reuse, recycling or waste.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Add map notes (5 minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Write </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">exactly two short captions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on your map. Use passive voice and sequencing or transport language from the language scaffold. For example, use patterns such as:  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">The fabric is … before it is transported to …</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">After the jeans are …, they are sent to …</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">at least two “?” annotations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Use them for unclear locations, missing information, or possible issues suggested by the journey. Do not turn possible issues into facts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quality check (3 minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Before you finish, check together:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">We have at least five stages in a clear sequence.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Every location is supported, labelled </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">inference</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or labelled </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Arrows or lines connect the stages.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
@@ -1381,140 +1501,176 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Exit Ticket: Global Journey of One Pair of Jeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Complete this on your own in 5–7 minutes. Use only the lesson’s non-verbal jeans-production video and your own observation grid or group map. Write brief answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“One stage in the journey of jeans is …”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Name one stage you observed. Add order words if useful: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">First… then…</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">The cotton is grown…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“One piece of visual evidence was …”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 State what you directly saw, then what you think it means. Use: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">I can see…</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">It looks as if…</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“My view of the statement at the beginning has changed / has not changed because …”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Refer to the multiple stages or places shown in your evidence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">“One question I still have about global clothing production is …”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Ask a real follow-up question. It may be about water, chemicals, pollution, or transport emissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Reminder:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Observation = what you can directly see; Inference = what you think it means.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1883,51 +2039,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvuforkpuzs_zre902grbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/o6ZqgxuFvMQYukz3CUr5" TargetMode="External"/><Relationship Id="rIdphxsw8opyqyhlglfqzut6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/PY7dVHeB7xVoHLgHTeae" TargetMode="External"/><Relationship Id="rIdrmgmmx2x7mcprk1cq7vpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/PMjrNwdxtlLCHooxu1Sq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdifigdmz98nmmzifp9eas4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/o6ZqgxuFvMQYukz3CUr5" TargetMode="External"/><Relationship Id="rIdxljpof4_7fzcmk0tkufba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/PY7dVHeB7xVoHLgHTeae" TargetMode="External"/><Relationship Id="rIdpk0dgpcqq81yymlpxmo4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/PMjrNwdxtlLCHooxu1Sq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>