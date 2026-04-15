--- v2 (2026-03-11)
+++ v3 (2026-04-15)
@@ -26,75 +26,91 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tag der deutschen Einheit - Wirtschaftliche Auswirkungen der Wiedervereinigung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lernziele:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS können die wirtschaftlichen Auswirkungen der Wiedervereinigung Deutschlands erklären.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS verstehen Schwerpunkte wie Demografie, Sozialpolitik, Infrastruktur, Privatisierung von Unternehmen und Arbeitsmarkt und können diese im Kontext der Wiedervereinigung erläutern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS können Gruppenarbeitstechniken anwenden und ihre Ergebnisse präsentieren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS stärken ihre Fähigkeiten zur kritischen Reflexion wirtschaftlicher Prozesse und deren gesellschaftlichen Auswirkungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlauf:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>