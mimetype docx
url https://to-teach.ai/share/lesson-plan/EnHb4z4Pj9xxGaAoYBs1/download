--- v3 (2026-04-15)
+++ v4 (2026-09-12)
@@ -445,50 +445,63 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausblick:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Unterrichtsstunde bietet eine Einführung in die komplizierten ökonomischen und gesellschaftlichen Strukturen, die durch die Wiedervereinigung geschaffen wurden. In den folgenden Unterrichtseinheiten können die SuS ihre Kenntnisse über Wirtschaft und Politik erweitern, indem sie tiefer in die spezifischen Aspekte wirtschaftlicher Integration und Arbeitsmarktpolitik eintauchen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Einstieg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This material could not be added to the Word file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schreibe einen kurzen Essay über die aktuelle Relevanz der Demografie.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>