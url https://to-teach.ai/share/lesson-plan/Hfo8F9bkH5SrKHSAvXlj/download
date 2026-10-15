--- v3 (2026-09-04)
+++ v4 (2026-10-15)
@@ -527,50 +527,54 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ablauf des Lehrer-Schüler-Gesprächs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brainstorming: Bekannte Drogen und deren Wirkungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Impulsfragen zur Diskussion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Drogen kennt ihr?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Was sind die vermeintlichen positiven Wirkungen dieser Drogen?</w:t>
@@ -584,50 +588,54 @@
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche negativen physischen und psychischen Folgen kennt ihr beim Konsum dieser Drogen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erarbeitung im Plenum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Notiere die genannten Drogen und deren Wirkungen auf der Tafel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskutiere gemeinsam die gelisteten positiven und negativen Aspekte.</w:t>
@@ -637,95 +645,103 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vorstellung der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kurze Einführung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Netflix-Dokumentation beleuchtet den Lebensweg und die Karriere des Rappers Haftbefehl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ein Fokus liegt auf den Herausforderungen und Problemen durch Drogenkonsum in seinem Leben und Umfeld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Relevanz klären:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Warum könnte es wichtig sein, die Lebensgeschichte von Haftbefehl zu thematisieren?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Verbindung des Rappers zu öffentlichen Problemen und Drogenkonsum.</w:t>
@@ -735,169 +751,185 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Impulsfragen zur Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Was wisst ihr über Haftbefehl und seine öffentlichen Probleme?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskussion über seine bekannten Probleme mit dem Gesetz und Drogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Warum könnte seine Geschichte für das Thema Drogenkonsum relevant sein?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Anregungen zur Überlegung: Der Einfluss von Drogen auf das Privatleben und die Karriere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hinweise für das Unterrichtsgespräch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Strategien für das Gespräch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Fördere einen offenen Dialog, indem du Verständnis und Interesse zeigst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gehe auf die Antworten deiner Schüler:innen empathisch ein und verknüpfe ihre Gedanken mit dem Thema der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Materialunterstützung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> für Bilder der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
@@ -907,249 +939,297 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dieses Material sollte als Grundlage für die weitere Unterrichtsplanung und -durchführung dienen, um das kritische Denken und Bewusstsein der Schüler:innen für die Thematik des Drogenkonsums zu fördern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unterrichtsmaterial: Filmausschnitte &amp; Ersteinschätzung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Thema der Unterrichtsstunde:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Negative physische und psychische Folgen von Drogenkonsum anhand der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zielgruppe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Schüler*innen im Alter von 16-18 Jahren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zeitbedarf:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 25 Minuten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabenstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schaut euch die folgenden ausgewählten Szenen aus der Netflix-Dokumentation "Babo Haftbefehl" an, die die physischen und psychischen Auswirkungen von Haftbefehls Drogenkonsum thematisieren. Macht euch währenddessen kurze Notizen zu euren Eindrücken und Beobachtungen. Im Anschluss werden wir diese in einer offenen Diskussion im Plenum besprechen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausgewählte Szenen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erste Szene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Haftbefehl spricht über seinen ersten Kontakt mit Drogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10:15 - 12:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Erste Erfahrungen und mögliche Initialzündungen für späteren Missbrauch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zweite Szene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Physische Veränderungen aufgrund des Drogenkonsums.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 22:45 - 25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Körperliche Veränderungen, gesundheitliche Risiken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Dritte Szene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Psychische Belastung und familiäre Konflikte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 35:20 - 38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Auswirkungen auf das mentale Wohlbefinden und familiäre Beziehungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diskussion im Plenum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1291,314 +1371,346 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Negative Physische und Psychische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Physische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Organschäden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogen wie Alkohol und bestimmte Drogenarten können schwere Schäden an lebenswichtigen Organen wie der Leber, den Nieren und dem Herzen verursachen. Regelmäßiger Drogenkonsum führt zu einer Verschlechterung der Organfunktion und kann im schlimmsten Fall zum Organversagen führen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Veränderungen im Aussehen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogenkonsum kann zu sichtbaren Veränderungen im Aussehen führen, wie Gewichtsverlust, schlechter Hautzustand und Zahnverfall. Diese körperlichen Veränderungen sind oft Anzeichen für gesundheitliche Probleme durch den Drogenmissbrauch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Psychische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Stimmungsveränderungen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogen beeinträchtigen die Chemie des Gehirns und können zu starken Stimmungsschwankungen führen. Nutzer können von euphorischen Höhen zu depressiven Tiefen schwanken, was zu emotionaler Instabilität beiträgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Veränderte Denkmuster</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der anhaltende Konsum von Drogen beeinträchtigt die kognitive Funktion, was zu Denkproblemen, Entscheidungsschwächen und einem verzerrten Realitätssinn führen kann. Dies hat oft nachhaltige Auswirkungen auf das tägliche Leben und die zwischenmenschlichen Beziehungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Suchtspirale</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sucht ist ein Zustand, bei dem der Drang nach der Droge so stark wird, dass es das Denken und Handeln des Betroffenen dominiert. Die ständige Suche nach der Droge und der Versuch, Entzugssymptome zu vermeiden, führen zu einer Abwärtsspirale, die schwer zu durchbrechen ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erklärungsansätze für Suchtverhalten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Psychische Abhängigkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychische Abhängigkeit wird als der zwanghafte Drang definiert, Drogen zu konsumieren, um bestimmte emotionale Zustände zu erzeugen oder negative Zustände zu vermeiden. Diese Form der Abhängigkeit ist stark mit der Belohnungsmechanik des Gehirns verbunden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Physische Abhängigkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Physische Abhängigkeit tritt auf, wenn der Körper sich an die Anwesenheit der Droge gewöhnt und Entzugssymptome zeigt, wenn die Droge nicht mehr konsumiert wird. Dies erfordert immer höhere Dosen der Droge, um dieselbe Wirkung zu erzielen, und erhöht das Risiko schwerer gesundheitlicher Schäden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitfragen zur Filmanalyse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche physischen Veränderungen sind bei Haftbefehl zu beobachten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lassen sich in den Filmausschnitten Anzeichen psychischer Probleme erkennen?</w:t>
@@ -1611,143 +1723,159 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gibt es Hinweise auf eine Suchtspirale bei Haftbefehl?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Inwiefern sind die gezeigten Verhaltensweisen mit den Erklärungsansätzen für Suchtverhalten in Verbindung zu bringen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wikipedia: Abhängigkeit (Medizin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unterrichtsmaterial: Rechercheaufgabe zum Thema Drogenmissbrauch und Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Themen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aktuelle Datenlagen zum Drogenmissbrauch bei Jugendlichen in Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Grundprinzipien der Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabenstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nutzen Sie die folgenden Informationen zur Recherche. Fassen Sie die Ergebnisse Ihrer Recherche in kurzen Stichpunkten zusammen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe 1: Drogenmissbrauch bei Jugendlichen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Zahlen, Daten, Fakten zu illegalen Drogen in Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schätzen Sie anhand der Quelle, wie viele Jugendliche in Deutschland auf illegale Drogen zugreifen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
@@ -1760,50 +1888,54 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe 2: Prinzipien der Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Suchtkrankenhilfe der Diakonie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Angebote zur Unterstützung von Menschen mit Abhängigkeiten bietet die Diakonie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>