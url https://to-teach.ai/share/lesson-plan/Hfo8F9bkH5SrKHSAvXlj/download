--- v1 (2026-03-15)
+++ v2 (2026-07-06)
@@ -34,67 +34,79 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thema: Negative physische und psychische Folgen von Drogenkonsum am Beispiel der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alter der Schüler: 16-18 Jahre; Dauer (Minuten): 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lernziele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS erläutern die verschiedenen physischen und psychischen Auswirkungen von Drogenkonsum auf den menschlichen Körper und Geist anhand des Fallbeispiels der Dokumentation "Babo Haftbefehl".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS identifizieren und beschreiben die Merkmale von Suchtverhalten und Substanzmissbrauch (z.B. starkes Verlangen trotz schädlicher Folgen) und beziehen diese auf die im Film dargestellten Beobachtungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS diskutieren Gemeinsamkeiten und Unterschiede zu anderen Suchtformen und entwickeln ein erweitertes Verständnis für die Komplexität von Abhängigkeitserkrankungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlauf</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
@@ -200,51 +212,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lehrer-Schüler-Gespräch, Impulsfragen im Plenum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Filmausschnitte &amp;amp; Ersteinschätzung</w:t>
+              <w:t xml:space="preserve">Filmausschnitte &amp; Ersteinschätzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">25 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
@@ -416,51 +428,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Gruppenpräsentationen, moderierte Diskussion im Plenum, Tafelbild/Mindmap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Abschluss &amp;amp; Ausblick</w:t>
+              <w:t xml:space="preserve">Abschluss &amp; Ausblick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">15 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
@@ -509,552 +521,721 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Einstieg: Einführung in das Thema Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ablauf des Lehrer-Schüler-Gesprächs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Brainstorming: Bekannte Drogen und deren Wirkungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Impulsfragen zur Diskussion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Drogen kennt ihr?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Was sind die vermeintlichen positiven Wirkungen dieser Drogen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche negativen physischen und psychischen Folgen kennt ihr beim Konsum dieser Drogen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Erarbeitung im Plenum:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Notiere die genannten Drogen und deren Wirkungen auf der Tafel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskutiere gemeinsam die gelisteten positiven und negativen Aspekte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vorstellung der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Kurze Einführung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Netflix-Dokumentation beleuchtet den Lebensweg und die Karriere des Rappers Haftbefehl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Ein Fokus liegt auf den Herausforderungen und Problemen durch Drogenkonsum in seinem Leben und Umfeld.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Relevanz klären:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Warum könnte es wichtig sein, die Lebensgeschichte von Haftbefehl zu thematisieren?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Verbindung des Rappers zu öffentlichen Problemen und Drogenkonsum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Impulsfragen zur Dokumentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Was wisst ihr über Haftbefehl und seine öffentlichen Probleme?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskussion über seine bekannten Probleme mit dem Gesetz und Drogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Warum könnte seine Geschichte für das Thema Drogenkonsum relevant sein?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Anregungen zur Überlegung: Der Einfluss von Drogen auf das Privatleben und die Karriere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hinweise für das Unterrichtsgespräch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Strategien für das Gespräch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Fördere einen offenen Dialog, indem du Verständnis und Interesse zeigst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gehe auf die Antworten deiner Schüler:innen empathisch ein und verknüpfe ihre Gedanken mit dem Thema der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Materialunterstützung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> für Bilder der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dieses Material sollte als Grundlage für die weitere Unterrichtsplanung und -durchführung dienen, um das kritische Denken und Bewusstsein der Schüler:innen für die Thematik des Drogenkonsums zu fördern.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Unterrichtsmaterial: Filmausschnitte &amp;amp; Ersteinschätzung</w:t>
+        <w:t xml:space="preserve">Unterrichtsmaterial: Filmausschnitte &amp; Ersteinschätzung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thema der Unterrichtsstunde:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Negative physische und psychische Folgen von Drogenkonsum anhand der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zielgruppe:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Schüler*innen im Alter von 16-18 Jahren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zeitbedarf:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> 25 Minuten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabenstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schaut euch die folgenden ausgewählten Szenen aus der Netflix-Dokumentation "Babo Haftbefehl" an, die die physischen und psychischen Auswirkungen von Haftbefehls Drogenkonsum thematisieren. Macht euch währenddessen kurze Notizen zu euren Eindrücken und Beobachtungen. Im Anschluss werden wir diese in einer offenen Diskussion im Plenum besprechen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausgewählte Szenen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Erste Szene</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">: Haftbefehl spricht über seinen ersten Kontakt mit Drogen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> 10:15 - 12:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Erste Erfahrungen und mögliche Initialzündungen für späteren Missbrauch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Zweite Szene</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">: Physische Veränderungen aufgrund des Drogenkonsums.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> 22:45 - 25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Körperliche Veränderungen, gesundheitliche Risiken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Dritte Szene</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">: Psychische Belastung und familiäre Konflikte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Zeitstempel:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> 35:20 - 38:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Folgen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Auswirkungen auf das mentale Wohlbefinden und familiäre Beziehungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diskussion im Plenum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche physischen und psychischen Veränderungen habt ihr bei Haftbefehl beobachten können?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie bewertet ihr den Einfluss des Drogenkonsums auf sein persönliches und berufliches Leben?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Eindrücke haben die gezeigten Szenen bei euch hinterlassen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Weitere Ressourcen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Für eine tiefere Auseinandersetzung mit dem Thema könnt ihr euch die folgende Videoempfehlung anschauen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Haftbefehl: Das macht Kokain mit Süchtigen und ihren Familien - YouTube</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> - Diese Dokumentation gibt weitere Einblicke in die Auswirkungen von Drogenabhängigkeit auf den familiären und sozialen Kontext. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bildquellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3214688"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1067,566 +1248,737 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3214688"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bitte betretet den Raum der Diskussion mit Empathie und einem offenen Geist, und denkt daran, dass es sich um sensible Themen handeln kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Negative Physische und Psychische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Physische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Organschäden</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogen wie Alkohol und bestimmte Drogenarten können schwere Schäden an lebenswichtigen Organen wie der Leber, den Nieren und dem Herzen verursachen. Regelmäßiger Drogenkonsum führt zu einer Verschlechterung der Organfunktion und kann im schlimmsten Fall zum Organversagen führen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Veränderungen im Aussehen</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogenkonsum kann zu sichtbaren Veränderungen im Aussehen führen, wie Gewichtsverlust, schlechter Hautzustand und Zahnverfall. Diese körperlichen Veränderungen sind oft Anzeichen für gesundheitliche Probleme durch den Drogenmissbrauch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Psychische Folgen von Drogenkonsum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Stimmungsveränderungen</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Drogen beeinträchtigen die Chemie des Gehirns und können zu starken Stimmungsschwankungen führen. Nutzer können von euphorischen Höhen zu depressiven Tiefen schwanken, was zu emotionaler Instabilität beiträgt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Veränderte Denkmuster</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Der anhaltende Konsum von Drogen beeinträchtigt die kognitive Funktion, was zu Denkproblemen, Entscheidungsschwächen und einem verzerrten Realitätssinn führen kann. Dies hat oft nachhaltige Auswirkungen auf das tägliche Leben und die zwischenmenschlichen Beziehungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Suchtspirale</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sucht ist ein Zustand, bei dem der Drang nach der Droge so stark wird, dass es das Denken und Handeln des Betroffenen dominiert. Die ständige Suche nach der Droge und der Versuch, Entzugssymptome zu vermeiden, führen zu einer Abwärtsspirale, die schwer zu durchbrechen ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erklärungsansätze für Suchtverhalten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychische Abhängigkeit</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychische Abhängigkeit wird als der zwanghafte Drang definiert, Drogen zu konsumieren, um bestimmte emotionale Zustände zu erzeugen oder negative Zustände zu vermeiden. Diese Form der Abhängigkeit ist stark mit der Belohnungsmechanik des Gehirns verbunden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Physische Abhängigkeit</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Physische Abhängigkeit tritt auf, wenn der Körper sich an die Anwesenheit der Droge gewöhnt und Entzugssymptome zeigt, wenn die Droge nicht mehr konsumiert wird. Dies erfordert immer höhere Dosen der Droge, um dieselbe Wirkung zu erzielen, und erhöht das Risiko schwerer gesundheitlicher Schäden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leitfragen zur Filmanalyse:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche physischen Veränderungen sind bei Haftbefehl zu beobachten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Lassen sich in den Filmausschnitten Anzeichen psychischer Probleme erkennen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gibt es Hinweise auf eine Suchtspirale bei Haftbefehl?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Inwiefern sind die gezeigten Verhaltensweisen mit den Erklärungsansätzen für Suchtverhalten in Verbindung zu bringen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quellen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wikipedia: Abhängigkeit (Medizin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unterrichtsmaterial: Rechercheaufgabe zum Thema Drogenmissbrauch und Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Themen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Aktuelle Datenlagen zum Drogenmissbrauch bei Jugendlichen in Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Grundprinzipien der Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabenstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nutzen Sie die folgenden Informationen zur Recherche. Fassen Sie die Ergebnisse Ihrer Recherche in kurzen Stichpunkten zusammen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe 1: Drogenmissbrauch bei Jugendlichen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zahlen, Daten, Fakten zu illegalen Drogen in Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Schätzen Sie anhand der Quelle, wie viele Jugendliche in Deutschland auf illegale Drogen zugreifen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Trends lassen sich hier für die Altersgruppe 16-18 Jahre feststellen? </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe 2: Prinzipien der Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suchtkrankenhilfe der Diakonie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Angebote zur Unterstützung von Menschen mit Abhängigkeiten bietet die Diakonie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie können Betroffene oder ihre Angehörigen Hilfe und Beratung erhalten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bearbeitungsformat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Arbeiten Sie einzeln oder in Partnerarbeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Tragen Sie Ihre Ergebnisse stichpunktartig zusammen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Bereiten Sie sich darauf vor, Ihre Ergebnisse im Plenum vorzustellen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erwartungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gute Kenntnisse über die aktuelle Datenlage zum Drogenkonsum unter Jugendlichen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Verständnis der grundlegenden Hilfsangebote und Prinzipien der Suchtkrankenhilfe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hinweise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Nutzen Sie die bereitgestellten Links zur Vertiefung Ihrer Recherchen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Bedenken Sie eventuelle regionale Unterschiede im Drogenkonsum und der Verfügbarkeit von Hilfsangeboten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ressourcen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">DHS - Zahlen, Daten, Fakten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diakonie - Suchtkrankenhilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nutzen Sie diese Informationen, um Ihre Ergebnisse zu validieren und eine fundierte Diskussion im Unterricht zu führen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2461846"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>