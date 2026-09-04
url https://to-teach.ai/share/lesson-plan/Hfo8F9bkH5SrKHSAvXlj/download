--- v2 (2026-07-06)
+++ v3 (2026-09-04)
@@ -1997,50 +1997,63 @@
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2461846"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Abschluss &amp; Ausblick</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This material could not be added to the Word file.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>