--- v3 (2026-04-05)
+++ v4 (2026-10-15)
@@ -469,50 +469,54 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Präsentation: Sterbehilfe – Ein Fallbeispiel zur Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folie 1: Einführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sterbehilfe: Definition und Überblick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sterbehilfe bezeichnet Maßnahmen, die darauf abzielen, das Leben eines schwerkranken Menschen auf dessen eigenen Wunsch hin zu beenden, um Leiden zu verkürzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Es gibt verschiedene Formen der Sterbehilfe:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
@@ -556,81 +560,89 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Beihilfe zur Selbsttötung: Unterstützung eines Selbsttötungswunsches</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folie 2: Fallbeispiel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Martin K. – Ein Schicksal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Martin K., 54 Jahre alt, leidet an einer unheilbaren neurodegenerativen Krankheit. Trotz bester medizinischer Betreuung schreitet seine Erkrankung stetig fort. Er erlebt starke Schmerzen und ist zunehmend auf die Hilfe anderer angewiesen. Nach langen Überlegungen und Gesprächen mit seiner Familie hat Martin K. den Entschluss gefasst, Sterbehilfe in Anspruch nehmen zu wollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folie 3: Diskussionsgrundlage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Martins Situation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Denken Sie über Martins Entscheidung nach:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Warum könnte jemand wie Martin Sterbehilfe in Anspruch nehmen wollen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -654,50 +666,54 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie fühlt sich wohl die Familie dabei?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folie 4: Offene Fragen zur Stellungnahme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ihre Meinung ist gefragt!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Was würden Sie in Martins Situation tun?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche ethischen Aspekte müssen hier berücksichtigt werden?</w:t>
@@ -1128,61 +1144,69 @@
       <w:r>
         <w:t xml:space="preserve">Bitte denkt daran, eure Ergebnisse klar und übersichtlich zu strukturieren, um sie im Plenum vorstellen zu können.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt: Fallbeispiele zu ethischen Konflikten in der Sterbehilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">_ Datum:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">_</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Fallbeispiel 1: Autonomie vs. Schadensvermeidung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Situation: Frau Meier ist 80 Jahre alt und leidet an einer schweren Krankheit, die mit starken Schmerzen verbunden ist. Sie ist nicht mehr in der Lage, ihren Alltag selbstständig zu bewältigen und hat den Wunsch geäußert, ihr Leben durch aktive Sterbehilfe zu beenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fragen zur Diskussion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
@@ -1277,50 +1301,54 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wahrung der Autonomie   | - Missbrauchspotenzial    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eigene Meinung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Fallbeispiel 2: Lebensqualität vs. rechtliche Rahmenbedingungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Situation: Herr Schmidt ist 60 Jahre alt und leidet an einer fortschreitenden Erkrankung, die zu schweren Bewegungseinschränkungen und Demenz führt. Er kann nicht mehr eigenständig essen oder kommunizieren. Seine Familie ist sich uneinig darüber, ob sie ihn durch passives Absterbenlassen sterben lassen sollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fragen zur Diskussion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
@@ -1415,98 +1443,110 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Entlastung der Familie   | - Rechtliche Unsicherheiten    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eigene Meinung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Fallbeispiel 3: Freiwilligkeit vs. Wert des menschlichen Lebens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sterbehilfe: Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ziel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Durchführung einer Pro-Contra-Diskussion im Plenum anhand der erarbeiteten Fallbeispiele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Präsentation: Sterbehilfe Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folien:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Einführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Titel: Sterbehilfe Diskussion</w:t>
@@ -1747,90 +1787,98 @@
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Anregung zur Reflexion der eigenen Position</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hinweise:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Achte darauf, dass die Präsentation visuell ansprechend gestaltet ist, mit klaren Überschriften, lesbaren Schriftgrößen und relevanten Bildern oder Grafiken. Vermeide eine Überladung der Folien, um die Schülerinnen und Schüler während der Diskussion nicht abzulenken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsblatt zur Reflexion: Sterbehilfe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reflexion über die Pro-Contra-Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nun hast du dich intensiv mit dem Thema Sterbehilfe auseinandergesetzt und verschiedene Argumente gehört. Vielleicht hast du Grenzsituationen betrachtet, ethische Grundsätze und persönliche Emotionen gegenübergestellt. Das Ziel dieser Reflexion ist es, deine eigenen Gedanken und Gefühle zum Thema zu ordnen und ein klareres Bild deiner Standpunkte zu bekommen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Anleitung zur Reflexion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bevor du dein persönliches Statement formulierst, nimm dir einen Moment, um über die folgenden Fragen nachzudenken:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Was war mein erster Gedanke zum Thema Sterbehilfe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1867,140 +1915,152 @@
       <w:r>
         <w:t xml:space="preserve">Wie stehe ich jetzt zum Thema Sterbehilfe und warum?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Meine Meinung vor der Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Überlege dir, welche Gedanken und Gefühle du vor der Diskussion zum Thema Sterbehilfe hattest. Was war deine spontane, unmittelbare Reaktion auf das Thema?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Deine Notizen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Meinungswandel während der Diskussion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hat sich deine Meinung während der Diskussion verändert? Gab es Argumente oder Meinungen anderer, die dich zum Nachdenken angeregt haben? Halte fest, durch welche Punkte deine Sichtweise beeinflusst wurde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Deine Notizen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Meine jetzige Sichtweise</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jetzt hast du Zeit und Raum, ein kurzes Statement zu deiner jetzigen Sichtweise zu verfassen. Versuche, deine Gedanken präzise und begründet darzulegen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Mein Statement:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>