--- v4 (2026-05-31)
+++ v5 (2026-10-15)
@@ -837,50 +837,54 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Absolution (Vergebungszusage) durch den Priester</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Buße tun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Suche im Internet: "Ablauf Beichte Schema" für visuelle Darstellung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Funktion der Beichte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
@@ -954,80 +958,92 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eure Erfahrungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Diskussionsfrage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Was bedeutet Vergebung für euch persönlich?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Diskussionsfrage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wie geht ihr mit Schuldgefühlen um?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Diskussionsfrage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Könnt ihr euch vorstellen, die Beichte als Weg zur Vergebung zu nutzen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lasst uns darüber diskutieren und Erfahrungen austauschen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(Pause für Diskussion)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
@@ -1130,65 +1146,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beichtpraxis in verschiedenen christlichen Konfessionen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gruppenarbeit: Präsentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Dauer:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 60 Minuten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ziel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Die Schülerinnen und Schüler sollen Informationen über die Beichtpraxis in verschiedenen christlichen Konfessionen recherchieren und diese in einer übersichtlichen Präsentation zusammenfassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Materialien</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Laptop/Computer mit Präsentationssoftware (z.B. PowerPoint, Google Präsentationen, Prezi)</w:t>
       </w:r>
@@ -1390,50 +1414,54 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Im Plenum stellen die Gruppen ihre Präsentationen vor und diskutieren die Gemeinsamkeiten und Unterschiede zwischen den Beichtpraktiken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiel für eine einführende Folie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quellen für die Recherche:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">katholisch.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">evangelisch.de</w:t>
@@ -1478,65 +1506,73 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Titelfolie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Thema:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Die Sakramente - Das Beichtsakrament</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Schule/Klasse:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> [Name der Schule], Klassenstufe 7-8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gliederung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
@@ -1928,89 +1964,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diskussionsfragen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Welche Rolle spielt die Beichte in deinem Leben?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wie unterscheidet sich die Beichtpraxis in verschiedenen Konfessionen und warum?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Was bedeutet Vergebung für dich persönlich?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Für die visuelle Gestaltung der Präsentation könnt ihr folgende Suchanfragen verwenden, um passende Bilder zu finden:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Das Beichtsakrament Bilder"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Beichtstuhl katholische Kirche Bild"</w:t>
@@ -2023,86 +2075,98 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Evangelische Kirche Schuldbekenntnis Bild"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">"Vergleichstabelle katholische evangelische Kirche Beichte Bild"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Bitte beachtet, dass jeder Abschnitt klar und strukturiert präsentiert wird, um ein besseres Verständnis zu gewährleisten. Ebenfalls sollte genügend Zeit für die Diskussion im Anschluss an die Präsentation eingeplant werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Tafelbild:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:shd w:fill="F1F5F9" w:color="F1F5F9" w:val="solid"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:cs="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusammenfassung: Das Beichtsakrament- Bedeutung der Beichte:  - Sünden bekennen und um Vergebung bitten  - Reinigung der Seele- Ablauf der Beichte:  1. Vorbereitung: Gewissen prüfen  2. Beichtgespräch: Sünden dem Priester gestehen  3. Reue zeigen: Buße tun und Besserung versprechen  4. Vergebung empfangen: der Priester spricht die Lossprechung aus- Funktion der Vergebung:  - Frieden mit Gott wiederherstellen  - Vergebung von Sünden erlangenAusblick: Die Eucharistie- Verbindung zur Vergebung:  - Eucharistie als Mahl der Gemeinschaft  - Möglichkeit zur Erneuerung und Stärkung des Glaubens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Umsetzung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schreibe die oben genannten Punkte in einer gut lesbaren Schrift auf die Tafel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Verwende Symbole (z.B. Herzen oder ein Kreuz) oder einfache Zeichnungen, um die Inhalte zu visualisieren.</w:t>
@@ -2128,110 +2192,122 @@
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gib den Schülerinnen und Schülern die Aufgabe, die Inhalte des Tafelbildes in ihren eigenen Worten zu notieren, um das Gelernte zu festigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hausaufgabe: Meine Gedanken zur Beichte und Vergebung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufsatz: "Meine Gedanken zur Beichte und Vergebung"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schreibe einen Aufsatz zum Thema "Meine Gedanken zur Beichte und Vergebung". Reflektiere dabei deine persönlichen Ansichten und Erfahrungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Strukturvorschläge für den Aufsatz:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Einleitung: Beschreibe deine erste Begegnung mit dem Thema Beichte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hauptteil: Lege deine Meinung zur Bedeutung der Beichte und Vergebung dar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schluss: Gib einen Ausblick darauf, wie dieses Thema dein zukünftiges Handeln beeinflussen könnte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitfragen zur Unterstützung:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Was verbinde ich persönlich mit dem Begriff "Beichte"?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie stehe ich zum Konzept der Vergebung?</w:t>
@@ -2256,109 +2332,125 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie wird Beichte in meiner Konfession oder in anderen Konfessionen, die ich kenne, praktiziert?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Rolle spielt die Beichte in meinem Leben und in der Gesellschaft?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hinweise zur Textlänge:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dein Aufsatz sollte etwa eine bis zwei DIN A4-Seiten umfassen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Formatierungshinweise:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Schriftgröße: 12</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Zeilenabstand: 1,5</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rand: 2,5 cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Abgabetermin:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Hausaufgabe muss bis zum [Datum] abgegeben werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Materialquelle:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Eine Google-Suche nach "Beichten Bilder" liefert verschiedene Bilder, die zur Visualisierung des Themas "Beichte und Vergebung" verwendet werden können.</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Beispiel: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>