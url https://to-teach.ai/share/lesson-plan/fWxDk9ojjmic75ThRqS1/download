--- v0 (2025-12-08)
+++ v1 (2026-07-06)
@@ -1,136 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thema: Familiäre Prägungen durch Drogenkonsum und ihre Auswirkungen – am Beispiel der Netflix-Doku "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alter der Schüler: 18+ (Oberstufe/Berufsschule); Dauer (Minuten): 90</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lernziele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS können erläutern, wie sich Drogenprobleme innerhalb der Familie auf Kinder und Jugendliche auswirken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sie analysieren ausgewählte Sequenzen der Doku daraufhin, welche familiären und gesellschaftlichen Faktoren biografisch prägen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sie erkennen Schutzfaktoren und mögliche Hilfen zur Prävention und Unterstützung für Betroffene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Sie reflektieren eigene und gesellschaftliche Haltungen zu Sucht und betroffenen Familien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Die SuS erweitern ihre Diskussionskompetenz und Urteilsfähigkeit im Umgang mit sensiblen sozialen Themen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlauf</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="pct" w:w="100%"/>
+        <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2409"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
@@ -367,51 +391,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Einzel-/Partnerarbeit, kreative Reflexion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Ergebnissicherung &amp;amp; Reflexion</w:t>
+              <w:t xml:space="preserve">Ergebnissicherung &amp; Reflexion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">25 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
@@ -506,810 +530,959 @@
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unterrichtsmaterial: Einstieg in die Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Begrüßung und Einführung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Triggerwarnung</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Bevor wir beginnen, möchte ich darauf hinweisen, dass die folgenden Inhalte sensible Themen wie Drogenkonsum und dessen Konsequenzen behandeln. Sollte jemand emotional beeinträchtigt sein, kann er jederzeit den Raum verlassen oder sich nach der Stunde an mich wenden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Vorstellung des Stundenfokus</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Heute beschäftigen wir uns mit der Dokumentation "Babo Haftbefehl". Der Fokus liegt dabei auf Haftbefehls Kindheit und wie der Drogenkonsum innerhalb seiner Familie ihn geprägt hat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Audiovisueller Impuls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Szenen aus der Netflix-Dokumentation "Babo Haftbefehl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Empfohlene Szenen</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">00:05:30 - 00:10:00</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">: Haftbefehls Kindheit und Familienbeziehungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">00:20:15 - 00:25:00</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">: Auswirkungen des Drogenkonsums auf die Familie und Haftbefehls Entwicklung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vorbereitungen</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Besorgen Sie die Dokumentation auf Netflix und notieren Sie sich die entsprechenden Zeitstempel, um die Szenen reibungslos abzuspielen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blitzlicht-Wortwolke/Brainstorming</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assoziationen der SuS zum Thema</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Nach dem Ansehen der Szenen bitte ich euch, eure Gedanken und Gefühle zu teilen. Was verbindet ihr mit den gezeigten Themen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Methodik</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Jeder von euch hat 20 Sekunden, um spontan ein oder zwei Wörter zu nennen, die euch als Reaktion auf das Gesehene in den Sinn kommen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diese Wörter werden auf einem Whiteboard gesammelt, um eine Wortwolke zu bilden, die das gesamte Spektrum unserer Assoziationen abdeckt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Videomaterial zur weiteren Vertiefung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">BABO: Das habe ich nicht erwartet ! | Review der Haftbefehl Story</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> - Eine tiefere Auseinandersetzung mit der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">BABO: DIE HAFTBEFEHL STORY | Kritik Review (2025)</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> - Analysiert den Einfluss von Drogen auf Haftbefehls Leben und Musik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verlinkungen und zusätzliche Quellen sind optional, können aber zur weiteren Vertiefung des Themas an Interessierte weitergegeben werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leitfaden zur Gruppenarbeit: Familiäre Prägungen durch Drogenkonsum und ihre Auswirkungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gruppe 1: Familiäre Prägung durch Drogenkonsum – Was bedeutet das konkret?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Auftrag:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Erforscht, wie Drogenkonsum das familiäre Umfeld beeinflusst. Betrachtet dabei die Dynamik in der Familie, Rollenveränderungen und emotionale Auswirkungen auf einzelne Mitglieder. Diskutiert, wie sich der Drogenkonsum eines oder mehrerer Mitglieder auf das soziale und emotionale Klima der Familie auswirken kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hilfsmittel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Beispiele aus der Dokumentation "Babo Haftbefehl".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Allgemeine Informationen zu Drogenkonsum und seiner Wirkung im familiären Kontext.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gruppe 2: Generationenübergreifende Wirkungen und Risikofaktoren</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Auftrag:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Analysiert, wie sich der Drogenkonsum über Generationen hinweg auf Familien auswirken kann. Untersucht die Risiko- und Schutzfaktoren, die hier eine Rolle spielen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hilfsmittel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Resilienz (Psychologie) auf Wikipedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskussionen aus der Dokumentation, die generationenübergreifende Aspekte betreffen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gruppe 3: Schutzfaktoren und Resilienz – Was hilft Kindern aus belasteten Familien?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Auftrag:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Ergründet, welche Schutzfaktoren es Kindern ermöglichen, in einem Umfeld mit Drogenmissbrauch widerstandsfähig zu bleiben. Beschäftigt euch mit Konzepten der Resilienz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hilfsmittel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Informationen zu Resilienz auf Wikipedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Beispiele von Kindern und Jugendlichen aus der Dokumentation, die trotz widriger Umstände Resilienz zeigen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gruppe 4: Hilfsangebote/Vorurteile/Stigmatisierung in der Gesellschaft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Auftrag:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Diskutiert über die Hilfsangebote, die für betroffene Familien zur Verfügung stehen. Wie beeinflussen gesellschaftliche Vorurteile und Stigmatisierung den Zugang zu diesen Hilfsangeboten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Hilfsmittel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Mechanismen der Depression und Unterstützungsmaßnahmen auf Wikipedia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gesellschaftliche Reaktionen und Wahrnehmungen aus der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jede Gruppe sollte ihre Ergebnisse am Ende der Arbeitszeit zusammenfassen und in der Klasse präsentieren. Diskutiert die Unterschiede und Gemeinsamkeiten der verschiedenen Aspekte und betrachtet mögliche Strategien zur Unterstützung betroffener Familien. Achte darauf, in der Diskussion eine gendergerechte Sprache zu verwenden und alle Teilnehmenden zu inkludieren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erfahrungsprotokoll: Familiale Prägung durch Drogenkonsum und Präventionsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Im Rahmen dieser Einzel- oder Partnerarbeit sollt ihr ein kurzes Erfahrungsprotokoll zu einem fiktiven Szenario schreiben, in dem ihr selbst oder eine andere Person von familiären Drogenproblemen betroffen seid. Reflektiert dabei über die möglichen Auswirkungen und denkt über wirksame Präventionsmaßnahmen nach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anleitung für das Erfahrungsprotokoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schritt 1: Fiktives Szenario erstellen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Identifiziert die betroffene Person:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Ist es ein Freund, ein Familienmitglied oder ihr selbst?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Umreißt die Umstände:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Wie sieht die familiäre Situation aus? Gibt es einen oder mehrere Drogenkonsumenten in der Familie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Beschreibt die Auswirkungen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Welche physischen, psychischen und sozialen Konsequenzen ergeben sich für die betroffene Person und ihre Familie?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schritt 2: Reflexion über die Auswirkungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Physische Auswirkungen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Gibt es gesundheitliche Probleme? Welche sichtbaren Folgen hat der Drogenkonsum im Alltag der Betroffenen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Psychische Auswirkungen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Wie beeinflusst der Drogenkonsum die Psyche der einzelnen Beteiligten? Gibt es Anzeichen von Depressionen oder Ängsten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Soziale Auswirkungen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Welche Einflüsse sind auf das soziale Leben zu beobachten, wie Beziehung zu Freunden oder gesellschaftliche Teilhabe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Schritt 3: Diskussion über Präventionsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche präventiven Maßnahmen könnten helfen, die familiäre Prägung positiv zu beeinflussen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Bedeutet Prävention in diesem Fall Aufklärungsarbeit, Zugang zu Hilfsangeboten, oder gibt es Unterstützungsprogramme für Familie und Freunde?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wer könnte eine tragende Rolle bei der Prävention spielen (z.B. Schulen, Jugendzentren, Sozialarbeiter)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Impulsfragen für die Strukturierung des Erfahrungsprotokolls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie hat der Drogenkonsum begonnen und warum wurde er zu einem familiären Problem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Momente waren besonders einschneidend und warum?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gibt es Menschen, die in diesem Szenario helfen können oder helfen müssen, um die Situation zu verbessern oder zu verändern?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Maßnahmen könnten konkret ergriffen werden, um zukünftig Präventionsarbeit zu leisten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiele für weitere Recherche (Bilder und Videos)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Um die Dokumentation, wie andere Künstler*innen oder Literaten über ähnliche Erfahrungen berichten, visuell zu unterstützen, könnt ihr nach passenden Bildern oder Videos suchen. Nutzt hierfür gezielte Suchanfragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche: Künstler Drogenprobleme Erfahrungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Google Suche: Literatur Drogenabhängigkeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Um die Dokumentation, wie andere Künstler*innen oder Literaten über ähnliche Erfahrungen berichten, visuell zu unterstützen, könnt ihr nach passenden Bildern oder Videos suchen. Nutzt hierfür gezielte Suchanfragen:</w:t>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erarbeitet mithilfe dieser Anleitung euer persönliches Erfahrungsprotokoll und teilt eure Erkenntnisse miteinander, um ein vertieftes Verständnis für die Thematik zu gewinnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2611315"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="99" name="" descr="" title=""/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2611315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
@@ -1333,301 +1506,363 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Abschluss und Ausblick: Feedbackrunde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fazit der Lehrkraft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Am Ende unserer Einheit über die familiären Prägungen durch Drogenkonsum und ihre Auswirkungen, gezogen aus der Dokumentation "Babo Haftbefehl", möchten wir die wichtigsten Erkenntnisse zusammenfassen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Familiäre Einflüsse:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Wie der Drogenkonsum in der Familie langfristige Auswirkungen auf die Entwicklungsbiografien der Mitglieder haben kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Soziale Konsequenzen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Die sozialen und gesellschaftlichen Auswirkungen, die sich aus Drogenmissbrauch innerhalb des familiären Umfelds ergeben können.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Prävention und Unterstützung:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Die Bedeutung von Präventionsprogrammen und Unterstützungsangeboten für betroffene Familien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Feedbackrunde mit der Klasse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Um die Eindrücke und Erkenntnisse aus der Unterrichtseinheit zu reflektieren, führen wir eine Feedbackrunde durch. Bitte nehmen Sie sich einen Moment Zeit, um über die folgenden Fragen nachzudenken und bereiten Sie sich darauf vor, Ihre Gedanken mit der Gruppe zu teilen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leitfragen für die Feedbackrunde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Lernerfahrungen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Was habe ich heute über familiäre Prägungen durch Drogenkonsum gelernt?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gab es Momente in der Dokumentation, die besonders eindrucksvoll oder aufschlussreich waren?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Neue Perspektiven:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche neuen Perspektiven habe ich hinsichtlich der Auswirkungen von Drogenkonsum auf Familien gewonnen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie haben sich meine Ansichten zu diesem Thema durch die Dokumentation verändert?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Offene Fragen:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Fragen sind für mich noch offen, nachdem ich die Dokumentation gesehen habe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Gibt es Aspekte, über die ich gerne mehr erfahren würde?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="default"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausblick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zum Abschluss der Unterrichtseinheit möchten wir den Weg für mögliche Folgeeinheiten ebnen. Folgende thematische Anknüpfungspunkte bieten sich an:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Umgang mit Sucht/Abhängigkeit in anderen Lebensbereichen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Untersuchung, wie sich Sucht in verschiedenen Lebensbereichen äußert und welche Unterstützungsmechanismen existieren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
-      </w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">Diskussionsrunde mit externen Expert*innen:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Einladung von Fachleuten aus dem Bereich Suchtprävention zur Diskussion und Beantwortung offener Fragen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dieses Abschlusssegment soll Ihnen die Möglichkeit geben, Ihre eigenen Einsichten zu reflektieren und uns zu helfen, die Relevanz und Wirkung der Unterrichtseinheit besser zu verstehen. Vielen Dank für Ihre aktive Teilnahme!</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="1in" w:right="1in" w:bottom="1in" w:left="1in" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1668,309 +1903,315 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="100"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="false"/>
         <w:bCs w:val="false"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
-      <w:color w:val="0563C1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="small">
     <w:name w:val="Small"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="label">
     <w:name w:val="Label"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7y7suzo2db8l1wyy31ghi.png"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/296807c77752eb666820a1c2a9f3f17f9bcc8820.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>