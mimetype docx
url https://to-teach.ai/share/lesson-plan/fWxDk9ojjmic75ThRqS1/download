--- v1 (2026-07-06)
+++ v2 (2026-09-04)
@@ -1117,50 +1117,63 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Gesellschaftliche Reaktionen und Wahrnehmungen aus der Dokumentation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jede Gruppe sollte ihre Ergebnisse am Ende der Arbeitszeit zusammenfassen und in der Klasse präsentieren. Diskutiert die Unterschiede und Gemeinsamkeiten der verschiedenen Aspekte und betrachtet mögliche Strategien zur Unterstützung betroffener Familien. Achte darauf, in der Diskussion eine gendergerechte Sprache zu verwenden und alle Teilnehmenden zu inkludieren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Erarbeitung 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">This material could not be added to the Word file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Erfahrungsprotokoll: Familiale Prägung durch Drogenkonsum und Präventionsmaßnahmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Im Rahmen dieser Einzel- oder Partnerarbeit sollt ihr ein kurzes Erfahrungsprotokoll zu einem fiktiven Szenario schreiben, in dem ihr selbst oder eine andere Person von familiären Drogenproblemen betroffen seid. Reflektiert dabei über die möglichen Auswirkungen und denkt über wirksame Präventionsmaßnahmen nach.</w:t>
       </w:r>