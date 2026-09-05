--- v0 (2026-06-15)
+++ v1 (2026-09-05)
@@ -505,50 +505,73 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausblick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Einführungsstunde legt das begriffliche und kontextuelle Fundament für die Auseinandersetzung mit der Geschichte der Pride-Bewegung. In der nächsten Stunde, 'Die Wurzeln der Bewegung – Stonewall und der Kampf um Rechte', werden die SuS die historischen Ereignisse untersuchen, die zur Entstehung des Pride Month geführt haben. Dadurch werden sie verstehen, warum der Kampf um Sichtbarkeit, Rechte und der Stolz auf die eigene Identität so eng miteinander verknüpft sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pride Month – Geschichte, Identität und Philosophie der queeren Bewegung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:hyperlink w:history="1" r:id="rId92sbdsp13ejocwqfq7_fr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="8638"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -3961,50 +3984,73 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="small"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Vervollständige den Satz in einem starken, begründeten Statement: Bezug auf Rechte, Gleichbehandlung, Diskriminierung/Schutz, öffentliche Sichtbarkeit als Forderung.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pride bedeutet nicht Hochmut, sondern bewussten Selbstwert und die politische Forderung nach Anerkennung und gleichen Rechten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:hyperlink w:history="1" r:id="rIdwvjiv3x1baxhcnmopayiy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4368,51 +4414,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId92sbdsp13ejocwqfq7_fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO" TargetMode="External"/><Relationship Id="rIdwvjiv3x1baxhcnmopayiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>