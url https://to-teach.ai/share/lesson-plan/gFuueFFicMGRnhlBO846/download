--- v1 (2026-09-05)
+++ v2 (2026-09-26)
@@ -520,51 +520,51 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Einführungsstunde legt das begriffliche und kontextuelle Fundament für die Auseinandersetzung mit der Geschichte der Pride-Bewegung. In der nächsten Stunde, 'Die Wurzeln der Bewegung – Stonewall und der Kampf um Rechte', werden die SuS die historischen Ereignisse untersuchen, die zur Entstehung des Pride Month geführt haben. Dadurch werden sie verstehen, warum der Kampf um Sichtbarkeit, Rechte und der Stolz auf die eigene Identität so eng miteinander verknüpft sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pride Month – Geschichte, Identität und Philosophie der queeren Bewegung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rId92sbdsp13ejocwqfq7_fr">
+      <w:hyperlink w:history="1" r:id="rIdxchmw0c7mfrfpvg885ubw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1537,233 +1537,971 @@
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Respektvolle Sprache:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Keine Abwertungen; unterschiedliche Perspektiven gelten, solange sie begründet sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emotionen (Beobachtung): Welche zwei unterschiedlichen Emotionen sind im Video besonders deutlich zu erkennen (z. B. bei Teilnehmenden, Zuschauer*innen oder in der Stimmung der Menge)? Nenne je eine Szene und ein beobachtbares Anzeichen (Mimik, Gestik, Sprechweise, Musik).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emotionen (Deutung): Wodurch erzeugt das Video bestimmte Gefühle beim Publikum – eher durch Bilder, O-Töne/Interviews oder durch Schnitt und Musik? Begründe mit einem Beispiel.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Symbole (Erkennen): Nenne zwei Symbole/Zeichen, die im Video vorkommen (z. B. Regenbogenflagge), und beschreibe kurz, wie sie gezeigt werden (Kleidung, Fahnen, Plakate, Farben, Kulisse).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Symbole (Bedeutung): Wähle ein Symbol aus dem Video aus und erkläre zwei mögliche Bedeutungen: eine für Teilnehmende und eine für Außenstehende/Zuschauer*innen.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gründe/Funktionen (Feier): Inwiefern zeigt das Video Pride als Fest/Feier? Nenne zwei konkrete Hinweise und erkläre, welche Funktion diese „Feier-Seite“ haben kann.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gründe/Funktionen (Protest/Politik): Inwiefern zeigt das Video Pride auch als Protest oder politische Aktion? Beziehe dich dabei auch auf die Information, dass in Wien laut Polizei rund 100.000 Menschen an der Regenbogenparade teilnahmen.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gesprächs- und Denkrahmen: „Stolz“ – „Hochmut“ – „Pride“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="5520247"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3999,51 +4737,51 @@
               <w:pStyle w:val="default"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pride bedeutet nicht Hochmut, sondern bewussten Selbstwert und die politische Forderung nach Anerkennung und gleichen Rechten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdwvjiv3x1baxhcnmopayiy">
+      <w:hyperlink w:history="1" r:id="rIdxt0x7zbii0ogc7w_mqnhc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
@@ -4414,51 +5152,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId92sbdsp13ejocwqfq7_fr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO" TargetMode="External"/><Relationship Id="rIdwvjiv3x1baxhcnmopayiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxchmw0c7mfrfpvg885ubw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO" TargetMode="External"/><Relationship Id="rIdxt0x7zbii0ogc7w_mqnhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>