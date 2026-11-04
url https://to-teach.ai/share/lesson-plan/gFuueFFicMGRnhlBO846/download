--- v2 (2026-09-26)
+++ v3 (2026-11-04)
@@ -520,51 +520,51 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Einführungsstunde legt das begriffliche und kontextuelle Fundament für die Auseinandersetzung mit der Geschichte der Pride-Bewegung. In der nächsten Stunde, 'Die Wurzeln der Bewegung – Stonewall und der Kampf um Rechte', werden die SuS die historischen Ereignisse untersuchen, die zur Entstehung des Pride Month geführt haben. Dadurch werden sie verstehen, warum der Kampf um Sichtbarkeit, Rechte und der Stolz auf die eigene Identität so eng miteinander verknüpft sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pride Month – Geschichte, Identität und Philosophie der queeren Bewegung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdxchmw0c7mfrfpvg885ubw">
+      <w:hyperlink w:history="1" r:id="rIdzdho4zaepznu0ssvl7pa_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -684,593 +684,749 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="3214688"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kurzkontext zum Video:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Im Video „LGBTQIA: Hunderttausende weltweit feiern Pride Month“ (ZEIT ONLINE, 13.06.2022) wird über Pride-Events in verschiedenen Städten berichtet. In der Videobeschreibung steht: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">In Wien nahmen laut Polizei rund 100.000 Menschen an der Regenbogenparade teil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Beobachtungsauftrag: Emotionen (mind. 5 Kategorien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Achte beim Schauen darauf, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">welche Gefühle sichtbar werden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – in Gesichtern, Körperhaltung, Sprechweise, Musik, Farben, Menge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kategorien (mit Beispielen, woran du es erkennst):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Freude/Euphorie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Lachen, Tanzen, Springen, Jubel, laute Musik, „Party“-Atmosphäre  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Stolz/Selbstbewusstsein</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – aufrechte Haltung, selbstsichere Gesten, Menschen präsentieren Flaggen/Schilder, Statements wie „Wir sind sichtbar“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Solidarität/Zugehörigkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Umarmungen, gemeinsames Singen/Chanten, Gruppen in einheitlichen Shirts, gegenseitiges Unterstützen  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wut/Entschlossenheit (Protestemotionen)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Sprechchöre, geballte Fäuste, klare Forderungen auf Plakaten, energischer Ton  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Angst/Unsicherheit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – vorsichtige Blicke, Abstandhalten, Hinweise auf Bedrohungen, Polizei/Sicherheitsmaßnahmen im Bild  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Trauer/Erinnerung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – ruhige Momente, Kerzen/Blumen, Namen/Portraits, Schweigen oder ernste Musik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Mini-Check:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Notiere mindestens </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">3 konkrete Szenen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, in denen Emotionen besonders stark wirken (wer? wo? wodurch?).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) Beobachtungsauftrag: Symbole &amp; Zeichen (mind. 6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sammle </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">sichtbare Symbole</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, die etwas „erzählen“ (Identität, Haltung, Forderung, Gemeinschaft). Notiere, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">wo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sie auftauchen (Flaggen, Kleidung, Plakate, Bühnen, Fahrzeuge).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Mögliche Symbole/Zeichen (Beispiele):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Regenbogenflagge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – allgemeines Symbol für LGBTQIA+ Pride, Vielfalt, Sichtbarkeit  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Progress Pride Flag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Regenbogen mit Pfeil/zusätzlichen Farben) – betont Inklusion, z. B. trans* und BIPoC-Perspektiven  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Transgender-Flagge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (hellblau–rosa–weiß) – Sichtbarkeit und Anerkennung trans* Identitäten  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Nonbinary-Flagge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (gelb–weiß–lila–schwarz) – Sichtbarkeit nichtbinärer Identitäten  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Plakate mit Slogans</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z. B. „Love is Love“, „Equal Rights“, „No Pride without …“) – Forderungen, Werte, Kritik  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Herzsymbol / „Love“-Motive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Akzeptanz, Liebe, Anerkennung  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Glitzer/Make-up/auffällige Outfits/Drag</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Ausdruck von Freiheit, Spiel mit Geschlechterrollen, Selbstinszenierung  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Polizei-/Absperrgitter/Security</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Hinweis auf Schutz, Konfliktpotenzial, gesellschaftliche Spannungen  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gedenkzeichen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Kerzen, Fotos, Namen) – Erinnerung an Opfer von Gewalt/Verfolgung oder an historische Ereignisse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Notiere mindestens </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Symbole/Zeichen und eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">mögliche Bedeutung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (mehrdeutig ist erlaubt, aber begründe kurz).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3) Beobachtungsauftrag: Gründe &amp; Funktionen von Pride-Events</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Achte darauf, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">welche Zwecke</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> das Event im Video erfüllt. Markiere Szenen, die dazu passen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vier zentrale Funktionen (mit Hinweisen, woran du sie erkennst):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Feier (Celebration):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Musik, Tanz, Kostüme, fröhliche Stimmung, positive Botschaften  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sichtbarkeit:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> viele Flaggen, Medien/Interviews, Menschen erzählen ihre Geschichten, „Wir sind hier“-Signal  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Protest/Politische Forderung:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sprechchöre, Plakate mit Forderungen, Kritik an Gesetzen/Diskriminierung, Reden auf Bühnen  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erinnerung (Gedenken):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ruhige Szenen, Verweise auf Geschichte, Opfer, frühere Kämpfe; ernste Statements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Finde zu jeder Funktion </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">mindestens eine Szene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und formuliere in einem Satz, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">wie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> das Video diese Funktion zeigt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Notizraster (während des Schauens ausfüllen)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3212"/>
         <w:gridCol w:w="3212"/>
         <w:gridCol w:w="3212"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Beobachtung (was genau siehst/hörst du?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Zeit/Scene (Min:Sek oder kurze Szenenbeschreibung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Mögliche Bedeutung (Interpretation/Begründung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beispiel: Menschen tanzen auf einem Truck, laute Musik, viele lächeln</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1429,139 +1585,167 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Partneraustausch (5–7 Minuten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ablauf (kurz)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vergleicht eure stärksten 2 Beobachtungen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (je Person eine emotionale Szene + ein Symbol).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ordnet gemeinsam</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mindestens </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">3 Szenen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> einer Funktion zu (Feier/Sichtbarkeit/Protest/Erinnerung).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Einigt euch auf eine Leitthese</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: „Im Video wirkt Pride vor allem als …, weil …“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 Gesprächsregeln</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Belege statt Behauptungen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Jede Deutung muss sich auf eine konkrete Szene/Symbol/Zitat/akustisches Element beziehen.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ausreden lassen &amp; zusammenfassen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Erst kurz wiederholen („Du meinst…, weil…“), dann reagieren.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Respektvolle Sprache:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Keine Abwertungen; unterschiedliche Perspektiven gelten, solange sie begründet sind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emotionen (Beobachtung): Welche zwei unterschiedlichen Emotionen sind im Video besonders deutlich zu erkennen (z. B. bei Teilnehmenden, Zuschauer*innen oder in der Stimmung der Menge)? Nenne je eine Szene und ein beobachtbares Anzeichen (Mimik, Gestik, Sprechweise, Musik).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
@@ -2527,528 +2711,692 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Alltagsbegriff klären: Stolz (neutral/positiv) vs. Hochmut/Überheblichkeit (problematisch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Alltagssprachlicher Stolz (meist positiv gemeint)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bedeutet: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich erkenne etwas an, das mir gelungen ist oder zu mir gehört.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kann sich beziehen auf: Leistung (z. B. bestandene Prüfung), Haltung (z. B. fair geblieben), Zugehörigkeit (z. B. Familie, Team, Identität).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitdifferenz:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Stolz stärkt das Gefühl von Würde und Selbstwert, ohne andere automatisch abzuwerten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Problematischer Hochmut/Überheblichkeit (kritisch)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bedeutet: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ich erhöhe meinen Wert, indem ich andere kleiner mache.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">typische Zeichen: Herabsetzen, Spott, „Ich bin besser als ihr“, Anspruch auf Sonderstellung.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitdifferenz:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Abwertung anderer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – das eigene „Oben“ entsteht durch ein „Unten“ bei anderen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Merksatz: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Stolz = Selbstachtung ohne Abwertung. Hochmut = Selbstaufwertung durch Abwertung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) Übertragung: „Pride“ als Begriff einer sozialen Bewegung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Pride“ in diesem Kontext</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> meint nicht „Ich bin besser als andere“, sondern:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">öffentliche Bejahung von Selbst und Gemeinschaft</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z. B. queere Identitäten),  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">und wird </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">als Gegenbegriff zu „Scham“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verstanden: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride wird hier als Antonym zu „shame“ gebraucht und als Bestätigung von Selbst und Community.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (vgl. die zitierte Erklärung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitdifferenz:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride vs. Scham/Verstecken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham/Verstecken:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Rückzug, Unsichtbarkeit, Angst vor Ablehnung; „Ich sollte das nicht zeigen.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sichtbarkeit, Selbstannahme, Solidarität; „Ich darf existieren und muss mich nicht verstecken.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wichtig für die Reflexion:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pride kann als </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verstanden werden: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Wert und Würde werden beansprucht</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, gerade dort, wo Menschen historisch/sozial beschämt oder unsichtbar gemacht wurden.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Problematisch würde Pride erst, wenn daraus </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Abwertung anderer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> würde (z. B. „Wir sind moralisch überlegen“ statt „Wir sind gleichwürdig“).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3) Gesprächsleitplanken für die Plenumsdiskussion (lehrergesteuert)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Begriffe trennen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wenn jemand „stolz“ sagt: Meint die Person </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> oder </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Überheblichkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? Woran erkennt man den Unterschied?  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Bezug zur Bewegung präzisieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Pride als </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Antwort auf Scham/Verstecken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und als </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">affirmative Selbst- und Gemeinschaftsbestätigung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (nicht als „Überlegenheit“).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Normativer Fokus:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche Form von Stolz ist in einer demokratischen Gesellschaft legitim/förderlich – und welche kippt in Abwertung?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4) Vier präzise Impulsfragen fürs Plenum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Begriffsgrenze:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Woran merkt man in konkreten Situationen, dass Stolz noch </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ist – und ab wann er zu </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hochmut/Überheblichkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wird? Nenne ein eindeutiges Kriterium.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride als Gegenteil von Scham:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wenn Pride als Antonym zu </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verstanden wird: Welche Formen von </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham/Verstecken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (sozial, familiär, schulisch) sollen dadurch überwunden werden – und warum ist dafür </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sichtbarkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wichtig?  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gleichwürde statt Überlegenheit:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wie kann eine Bewegung „Pride“ ausdrücken, ohne andere Gruppen abzuwerten? Formuliere einen Satz, der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zeigt, aber </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">keine Überlegenheit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> behauptet.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Symbol &amp; Bedeutung:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Schau auf die Regenbogenflagge als Pride-Symbol (Infografik): Welche Botschaft über </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gemeinschaft</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kann ein sichtbares Symbol transportieren – und wo könnte Sichtbarkeit zugleich Konflikte auslösen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Entscheide, ob die Aussage richtig oder falsch ist. Lies danach die kurze Begründung zur Auflösung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Alltagssprachlicher Stolz bedeutet meist: Ich erkenne eine eigene oder gemeinsam erreichte Leistung bzw. Eigenschaft an, ohne andere dadurch automatisch abzuwerten.</w:t>
       </w:r>
@@ -3524,619 +3872,799 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arbeitsauftrag (Einzelarbeit, Vertiefung für schnelle SuS, Sek II): Von „Scham“ &amp; „Closet“ zu „Pride“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ziel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Du erklärst die Begriffe </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Scham“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Verstecken / being in the closet“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> im </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">historischen Kontext von LGBTQIA+-Lebensrealitäten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, formulierst eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hypothese</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, warum </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Pride“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als Antwort darauf verstanden werden kann, und stützt diese Hypothese mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">mindestens zwei recherchierten Belegen/Beispielen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Historische Einordnung: „Scham“ &amp; „Verstecken/Closet“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Erkläre kurz (ca. 8–12 Sätze) die Begriffe </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Verstecken/being in the closet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> historisch im Kontext von LGBTQIA+-Lebensrealitäten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nutze diese Begriffsgrundlage als Startpunkt:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Coming out of the closet“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bezeichnet den Prozess, in dem sich eine Person zu ihrer sexuellen Identität oder Geschlechtsidentität bekennt. (Wikipedia, „Coming-out“, Einleitung/Begriffserklärung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">selbstbewusste oder stolze Umgang</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nach dem Überwinden von Verbergen und Angst wird auch mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Gay Pride“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bezeichnet. (Wikipedia, „Coming-out“, Abschnitt zu Akzeptanz/Begriff „Gay Pride“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Leitfragen zur Recherche (wähle 2–3 und beantworte sie kurz):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche gesellschaftlichen Folgen (z.B. Ausgrenzung, Stigma) führten historisch dazu, dass LGBTQIA+-Personen ihre Identität </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">versteckten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Wie hängt </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Scham“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">sozialem Stigma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zusammen, und warum kann das zu „im Closet sein“ führen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Was bedeutet „coming out of the closet“ genau – und was sagt das über die </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">vorherige Situation des Versteckens</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> aus?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) Hypothese: Warum kann „Pride“ eine Antwort darauf sein?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Formuliere eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Hypothese</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2–4 Sätze), die erklärt, warum </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als Gegenbewegung bzw. Antwort auf </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">soziales Stigma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verstanden werden kann.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Als inhaltlicher Impuls:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In der LGBTQ-Kultur gilt </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (im Gegensatz zu </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham und sozialem Stigma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) als zentrale Haltung, die viele LGBTQ-Rechtsbewegungen stärkt. (Wikipedia, „Pride (LGBTQ culture)“, Einleitung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3) Belege/Beispiele: Stütze deine Hypothese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aufgabe:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Stütze deine Hypothese mit </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">mindestens zwei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> recherchierten Belegen/Beispielen. Nutze dafür </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">konkrete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Elemente wie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Begriffserklärung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z.B. coming out / closet / pride),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">einen </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">historischen Hinweis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z.B. Zeitpunkt/Entstehung eines Slogans),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">einen </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Slogan oder ein Bewegungsziel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mögliche Beispiele (du darfst diese nutzen, musst sie aber sauber belegen):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Slogan </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Gay is Good“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wurde laut Quelle von </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Frank Kameny</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in den </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">frühen 1960er Jahren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> geprägt, um </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">soziales Stigma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sowie persönliche Gefühle von </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Schuld und Scham</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zu kontern. (Wikipedia, „Pride (LGBTQ culture)“, Abschnitt „Gay is Good“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Die Idee von </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als Gegenpol zu </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Scham/Stigma</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wird als prägend für viele LGBTQ-Rechtsbewegungen beschrieben. (Wikipedia, „Pride (LGBTQ culture)“, Einleitung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Begriff </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">„Gay Pride“</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wird im Zusammenhang mit einem selbstbewussten Umgang nach der Überwindung von Verbergen/Angst genannt. (Wikipedia, „Coming-out“, Abschnitt zu Akzeptanz/„Gay Pride“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ergebnisformat (kurz und klar):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg 1:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Aussage + Quelle + warum das deine Hypothese stützt  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg 2:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Aussage + Quelle + warum das deine Hypothese stützt  </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 (Optional: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mini-Checkliste: Quellenqualität (kurz prüfen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bevor du einen Beleg übernimmst, überprüfe:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Autor/Institution:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wer hat den Text verfasst oder veröffentlicht (z.B. Redaktion, Institution)? Ist er erkennbar?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Datum:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wann wurde der Text veröffentlicht oder zuletzt aktualisiert?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zweck:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Informieren, überzeugen, aktivieren? Könnte eine Absicht die Darstellung beeinflussen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Abgabe (kompakt, ½–1 Seite)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
@@ -4222,316 +4750,392 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Was ist der Pride Month?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Aktionsmonat (meist Juni)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Zeit für Veranstaltungen rund um LGBT-Communitys  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Global sichtbar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: in vielen Ländern/Städten (unterschiedliche Formen und Termine möglich)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Feiern &amp; Kultur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: z. B. Konzerte, Straßenfeste, Ausstellungen, Bildungsangebote  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Demonstration/Protest</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride-Paraden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als Demonstrationszüge für </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sichtbarkeit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> von LGBT  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Erinnerung &amp; Geschichte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Gedenken an Kämpfe gegen Diskriminierung und für Rechte  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Öffentliches Zeichen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Symbole wie die </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Regenbogenflagge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> als wiedererkennbares Signal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) Was bedeutet „Pride“ in diesem Kontext?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung / Selbstwert</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: selbstachtender Umgang mit der eigenen (sexuellen) Identität  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gegenteil von Scham (nicht Hochmut)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: „Pride“ meint </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Würde</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> statt „sich schämen müssen“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sichtbarkeit statt Verstecken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: offen sein dürfen, ohne Angst vor Ausgrenzung  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Politisches Statement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: gegen Diskriminierung, für Gleichberechtigung und Schutzrechte  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gemeinschaft &amp; Solidarität</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Zusammenhalt innerhalb und mit Verbündeten (Allies)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Identität anerkennen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: Vielfalt von Lebensweisen und Identitäten als normal und wertvoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Merksätze (ins Heft übernehmen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Der Pride Month ist ein (meist im Juni stattfindender) Aktionsmonat, in dem weltweit sichtbar für LGBT-Rechte, -Geschichte und -Gegenwart eingestanden wird.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">„Pride“ bedeutet hier vor allem </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Selbstachtung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und ist als </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Gegenteil von Scham</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gemeint – nicht als Hochmut.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Pride-Veranstaltungen (z. B. Paraden) verbinden </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sichtbarkeit, Gemeinschaft und politisches Eintreten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gegen Diskriminierung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fülle den Strukturstreifen zur Ergebnissicherung aus. Nutze das gemeinsame Tafelbild/die Mindmap und die Infografik zur Regenbogenflagge als Hinweis auf „Sichtbarkeit“. Schreibe in Stichpunkten, aber so präzise, dass du es später zum Lernen verwenden kannst.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
@@ -4737,51 +5341,51 @@
               <w:pStyle w:val="default"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pride bedeutet nicht Hochmut, sondern bewussten Selbstwert und die politische Forderung nach Anerkennung und gleichen Rechten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdxt0x7zbii0ogc7w_mqnhc">
+      <w:hyperlink w:history="1" r:id="rId99i1lkhge8rdceu4-mowc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
@@ -5152,51 +5756,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxchmw0c7mfrfpvg885ubw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO" TargetMode="External"/><Relationship Id="rIdxt0x7zbii0ogc7w_mqnhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzdho4zaepznu0ssvl7pa_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/hrcMjSn7dZhEgmA5mMEO" TargetMode="External"/><Relationship Id="rId99i1lkhge8rdceu4-mowc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/AUMg7Mu18uh0ss5dAWVA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad7d432cff9cddebbdcd31dafc35ffb202ec5597.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b2214e90af914382816d78cf57ceba692516513e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a172b39934b57b2c40e1302cd8a731594e039e62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3403d8a3cb503759764c32a57fca9be8e03d98fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfa76533d68413af04da511bd6d30e0d45ebe95f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87f27992d7113e03c62a802b991fdb9d90878165.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>