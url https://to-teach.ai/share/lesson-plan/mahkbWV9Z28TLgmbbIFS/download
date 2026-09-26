--- v1 (2026-09-05)
+++ v2 (2026-09-26)
@@ -466,51 +466,51 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Stunde legt den historischen Grundstein für das Verständnis der Pride-Bewegung. In der nächsten Stunde, "Identität – Wer bin ich und wer darf ich sein?", werden wir uns mit den philosophischen Konzepten von Identität auseinandersetzen und diese auf Geschlechtsidentität und sexuelle Orientierung anwenden. Dabei werden wir auch das Akronym LGBTQIA+ entschlüsseln und die Vielfalt innerhalb der queeren Gemeinschaft beleuchten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Was könnte hier passiert sein?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rId8yqhhahdr2qhpaeribrvo">
+      <w:hyperlink w:history="1" r:id="rIdsxgv89zkyrriyn_4sh7ve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3814763"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1990,233 +1990,971 @@
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CSD (Christopher Street Day):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In Deutschland/Europa gebräuchliche Bezeichnung für Pride-Demonstrationen/Paraden – erinnert an die Christopher Street und Stonewall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ereignisse/Verlauf: Beschreibe, was in der Nacht zum 28. Juni 1969 im „Stonewall Inn“ passiert ist. Belege deine Antwort mit einem wörtlichen Satz oder dem Datum aus dem bpb-Text („Die Geburtsstunde des ‚Gay Pride‘“).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ereignisse/Verlauf: Ordne den zeitlichen Verlauf ein: Wie lange dauerten die Auseinandersetzungen nach der ersten Nacht an und was sagt das über die Eskalation aus? Belege mit einer Zeitangabe/einem Satz aus dem bpb-Text.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Akteur:innen/Motive: Analysiere, gegen was sich der Widerstand richtete (mindestens zwei Aspekte nennen). Belege deine Analyse mit einem Satz aus dem bpb-Text.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Akteur:innen/Motive: Beschreibe, welche Gruppen im bpb-Text ausdrücklich als Beteiligte genannt werden, und ordne ein, warum das für das Verständnis von Stonewall wichtig ist. Belege mit einem Satz aus dem bpb-Text.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folgen/CSD: Beschreibe den Zusammenhang zwischen Stonewall 1969 und dem ersten „Christopher Street Liberation Day“ 1970. Belege mit Datum und einem Detail aus dem bpb-Text.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folgen/CSD: Belege anhand einer Zahl, wie sichtbar/öffentlich der Protest bzw. das Gedenken 1970 bereits war, und ordne diese Zahl kurz ein (1–2 Sätze). Belege mit der Angabe aus dem bpb-Text.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...21 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9638"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideH w:val="none" w:color="FFFFFF" w:sz="0"/>
+          <w:insideV w:val="none" w:color="FFFFFF" w:sz="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="220" w:hRule="exact"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
+              <w:bottom w:val="single" w:color="A3A3A3" w:sz="6"/>
+              <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="0"/>
+              <w:left w:type="dxa" w:w="0"/>
+              <w:bottom w:type="dxa" w:w="0"/>
+              <w:right w:type="dxa" w:w="0"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="100"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3814763"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3038,79 +3776,79 @@
         <w:t xml:space="preserve">ein kurzes direktes Zitat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (5–20 Wörter), das genau deine Aussage stützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stonewall, Christopher Street Liberation Day und CSD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdrjk0ytuwjmros6kndrvgc">
+      <w:hyperlink w:history="1" r:id="rIdlcfdboi7jxr7wbh5xpare">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stonewall als Wendepunkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rId9-xogoewvmr90hwwbbdbu">
+      <w:hyperlink w:history="1" r:id="rIdovb68oscvzwiesi62zcrs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
@@ -3481,51 +4219,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8yqhhahdr2qhpaeribrvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4" TargetMode="External"/><Relationship Id="rIdrjk0ytuwjmros6kndrvgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp" TargetMode="External"/><Relationship Id="rId9-xogoewvmr90hwwbbdbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsxgv89zkyrriyn_4sh7ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4" TargetMode="External"/><Relationship Id="rIdlcfdboi7jxr7wbh5xpare" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp" TargetMode="External"/><Relationship Id="rIdovb68oscvzwiesi62zcrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>