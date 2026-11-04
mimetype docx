--- v2 (2026-09-26)
+++ v3 (2026-11-04)
@@ -466,51 +466,51 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Stunde legt den historischen Grundstein für das Verständnis der Pride-Bewegung. In der nächsten Stunde, "Identität – Wer bin ich und wer darf ich sein?", werden wir uns mit den philosophischen Konzepten von Identität auseinandersetzen und diese auf Geschlechtsidentität und sexuelle Orientierung anwenden. Dabei werden wir auch das Akronym LGBTQIA+ entschlüsseln und die Vielfalt innerhalb der queeren Gemeinschaft beleuchten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Was könnte hier passiert sein?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdsxgv89zkyrriyn_4sh7ve">
+      <w:hyperlink w:history="1" r:id="rIdcmznkt46rsqezrzurxyg6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3814763"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -933,1088 +933,1424 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ziel der Gruppenarbeit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ihr arbeitet in </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">drei Expertengruppen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zu Stonewall 1969 und bereitet euer Wissen so auf, dass es anschließend in der Klasse gut vermittelbar ist: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ereignisse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Akteur:innen/Motive</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folgen/Pride/CSD</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Am Ende soll jede Gruppe </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">kurz und belegt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> erklären können, was passiert ist und warum es wichtig ist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ablauf &amp; Rollen (klarer Arbeitsplan)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zeitplan (25 Minuten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">2 Min. – Rollen klären &amp; Aufgaben lesen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">15 Min. – Gruppenrecherche &amp; Notizen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">6 Min. – Ergebnissicherung im gemeinsamen Raster (unten)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">2 Min. – Mini-Timeline + Begriffe ausfüllen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rollen in jeder Expertengruppe (4er-Gruppe empfohlen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Moderator:in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: hält Zeit im Blick, sorgt dafür, dass alle Leitfragen bearbeitet werden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Protokollant:in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: führt Stichpunkte im Raster sauber zusammen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg-Checker:in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: achtet auf </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">mindestens 2 belegte Fakten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (mit Quelle/Beleg).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Präsentations-Coach</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: formuliert 3–4 klare Sätze, wie die Gruppe ihr Ergebnis erklären würde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Arbeitsregel:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Keine langen Fließtexte – </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Stichpunkte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Jede Gruppe braucht </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">2 Belege</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z. B. wörtliches Zitat/konkrete Zahl/Datum + Quellenangabe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gemeinsame Kurzinfo (als sichere Basis, darf zitiert werden)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Folgende Fakten sind für alle Gruppen nutzbar (Belege aus der Bundeszentrale für politische Bildung, bpb):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Nacht zum 28. Juni 1969</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> führten Polizisten eine </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Razzia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in der Bar </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Stonewall Inn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Christopher Street</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (New York) durch. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb, „Die Geburtsstunde des ‚Gay Pride‘“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Fünf Tage lang</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kam es </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">wiederholt zu Auseinandersetzungen mit der Polizei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Eine Gruppe von </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Homosexuellen und Transgender-Personen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leistete </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">physischen Widerstand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gegen </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Polizeigewalt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">staatliche Willkür</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Diskriminierung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Den ersten </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Christopher Street Liberation Day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> organisierten Mitglieder der Bewegung in New York am </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">28. Juni 1970</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – u. a. mit einer </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Parade</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, zu der etwa </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">4.000 Menschen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kamen. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Expertengruppen: Rechercheauftrag mit Leitfragen (4–6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Expertengruppe 1: Ereignisse &amp; Verlauf (Was geschah wann?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bearbeitet die Leitfragen mit den Operatoren und haltet Stichpunkte im Raster fest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beschreiben:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Was passierte in der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Nacht zum 28. Juni 1969</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> im Stonewall Inn (Ort, Anlass, unmittelbare Reaktion)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beschreiben:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wie entwickelte sich die Situation in den Tagen danach (Dauer, Art der Auseinandersetzungen)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Einordnen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Warum ist Stonewall ein </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Schlüsselereignis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in der Geschichte von LGBTQ+-Protesten? (historische Bedeutung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Analysieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche Eskalationsfaktoren lassen sich erkennen (z. B. Polizeieinsatz, Widerstand, öffentliche Dynamik)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Belegen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">zwei konkreten Fakten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Datum/Dauer/Ort) könnt ihr mit Quelle belegen?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Expertengruppe 2: Akteur:innen &amp; Motive (Wer handelte – und warum?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beschreiben:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche Gruppen/Akteur:innen werden im Kontext genannt (z. B. Homosexuelle, Transgender-Personen, Polizei)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Analysieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche Motive/Gründe werden für den Widerstand genannt (z. B. Polizeigewalt, staatliche Willkür, Diskriminierung)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Einordnen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Was sagt die Situation über das Verhältnis zwischen staatlicher Macht (Polizei) und marginalisierten Gruppen aus?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Analysieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche Formen von Handlung/Widerstand tauchen auf (z. B. physischer Widerstand; Protest als Reaktion auf Razzia)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Belegen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">zwei belegbaren Aussagen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> könnt ihr wörtlich oder als präzisen Fakt festhalten (mit Quelle)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Expertengruppe 3: Folgen, Pride &amp; CSD (Was änderte sich danach?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beschreiben:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Welche unmittelbare Folge wird genannt (Dauer der Auseinandersetzungen; öffentliche Aufmerksamkeit)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beschreiben:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Was war der </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Christopher Street Liberation Day</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Datum, Ort, Form, Teilnehmerzahl)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Einordnen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Inwiefern steht dieser Tag als Ursprung/Startpunkt für </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride/CSD</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Bedeutung für Erinnerungskultur und politische Bewegung)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Analysieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Warum kann eine Parade/Demonstration politisch wirksam sein (Sichtbarkeit, Solidarität, Rechteforderungen)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Belegen:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Notiert </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">zwei belegte Fakten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (mind. eine Zahl oder ein Datum) mit Quelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ergebnissicherung (gemeinsames Raster für alle Gruppen)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Raster: Kernergebnisse (Stichpunkte)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Thema der Expertengruppe (1/2/3):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kernaussage 1 (beschreiben):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kernaussage 2 (einordnen):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Kernaussage 3 (analysieren):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Raster: 2 belegte Fakten/Belege (Pflicht)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Notiert </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">zwei konkrete, überprüfbare Fakten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und setzt eine Quellenangabe dazu (z. B. bpb).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg/Fakt 1:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bpb, „Die Geburtsstunde des ‚Gay Pride‘“ (2019/Stand bpb-Seite)  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Beleg/Fakt 2:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Quelle:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bpb, „Die Geburtsstunde des ‚Gay Pride‘“ (2019/Stand bpb-Seite)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Beispiele für „belegte Fakten“: exaktes Datum (28. Juni 1969 / 28. Juni 1970), Dauer (fünf Tage), Ort (Stonewall Inn, Christopher Street), Zahl (ca. 4.000 Teilnehmende).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mini-Timeline (5 Stationen) – Stonewall &amp; Pride/CSD (Stichpunkte)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Nacht zum 28. Juni 1969:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Razzia im Stonewall Inn (Christopher Street, New York). </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Unmittelbar danach:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Widerstand/Protest gegen Polizeieinsatz. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb: physischer Widerstand gegen Polizeigewalt, Willkür, Diskriminierung)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Folgetage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wiederholte Auseinandersetzungen mit der Polizei über </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">fünf Tage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">28. Juni 1970:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Erster Christopher Street Liberation Day in New York. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Parade 1970:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Etwa </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">4.000 Menschen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nehmen an einer Parade teil. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">(bpb)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Begriffe (kurz erklärt)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Razzia:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Polizeiliche Kontrolle/Durchsuchung, oft überraschend und mit dem Ziel, Personen festzunehmen oder Beweise zu finden.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Diskriminierung:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Benachteiligung oder Abwertung von Menschen wegen bestimmter Merkmale (z. B. sexuelle Orientierung, Geschlechtsidentität).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Ziviler Ungehorsam:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bewusster, öffentlicher Regel-/Gesetzesbruch oder Widerstand aus politischen/moralischen Gründen, um Veränderung zu erreichen.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Pride:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Selbstbewusste Sichtbarkeit und Solidarität von LGBTQ+-Menschen; oft verbunden mit politischem Protest und Feiern.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">CSD (Christopher Street Day):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In Deutschland/Europa gebräuchliche Bezeichnung für Pride-Demonstrationen/Paraden – erinnert an die Christopher Street und Stonewall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ereignisse/Verlauf: Beschreibe, was in der Nacht zum 28. Juni 1969 im „Stonewall Inn“ passiert ist. Belege deine Antwort mit einem wörtlichen Satz oder dem Datum aus dem bpb-Text („Die Geburtsstunde des ‚Gay Pride‘“).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9638"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
@@ -3242,218 +3578,294 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kurzinfo (damit du starten kannst)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">BRD (1969):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Mit der Strafrechtsreform wurde </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">§ 175 erstmals geändert</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sex/„Homosexualität“ zwischen erwachsenen Männern über 21 Jahren war nicht mehr strafbar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. (bpb; Arolsen Archives)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">USA (1969):</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Strafrecht liegt bei den Bundesstaaten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; auch </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Sodomiegesetze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> wurden </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">auf Ebene der Bundesstaaten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beschlossen. (Wikipedia, de)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) Arbeitsaufträge (präzise: Recherche + Notieren)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">BRD – Gesetzeslage 1969 notieren:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Lies die Aussagen aus </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">bpb</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> oder </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Arolsen Archives</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (siehe Kurzinfo) und notiere in </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">1–2 Sätzen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">was 1969 in der BRD erlaubt war und was weiterhin eingeschränkt blieb</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (z.B. Altersgrenze </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">über 21</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">USA – Bundesstaaten-Prinzip klären:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Recherchiere in der genannten Wikipedia-Quelle (siehe Kurzinfo) und notiere in </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">1 Satz</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">warum es 1969 keine einheitliche Regel für alle USA gab</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Stichwort: </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Bundesstaaten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Vergleich in einem knappen Fazit (max. 3 Stichpunkte):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Notiere </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">drei Unterschiede oder Gemeinsamkeiten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zwischen BRD und USA 1969, z.B.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Welche Ebene regelt das Strafrecht?  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
@@ -3588,267 +4000,311 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">§ 175 (Reform 1969)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beispiel: Sex zwischen Männern </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">über 21</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> nicht mehr strafbar; darunter/andere Konstellationen weiter problematisch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beispiel-Beleg: </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">bpb</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, Beitrag „1994: Homosexualität nicht mehr strafbar“, Abschnitt „1969…“; Zitat: „…über 21 war nun keine Straftat mehr.“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">USA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sodomiegesetze (Bundesstaaten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beispiel: Regelungen </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">je nach Bundesstaat</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, keine einheitliche Bundesregel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="default"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Beispiel-Beleg: </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Wikipedia (de)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> „Chronologie der Sodomiegesetze…“; Einleitung; Zitat: „…auf bundesstaatlicher Ebene…“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3) Qualitätskriterien für Belege (2 Kriterien)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Institution erkennbar:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Der Beleg nennt klar </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">wer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> die Information veröffentlicht (z.B. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">bpb</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Arolsen Archives</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Wikipedia als Nachschlagewerk mit Artikelname).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Zeitangabe + wörtliches Zitat:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Der Beleg enthält </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Jahr/Datum oder Abschnittsangabe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und mindestens </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">ein kurzes direktes Zitat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (5–20 Wörter), das genau deine Aussage stützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stonewall, Christopher Street Liberation Day und CSD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdlcfdboi7jxr7wbh5xpare">
+      <w:hyperlink w:history="1" r:id="rIds4j8lhhvmmf3tukcl2jq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stonewall als Wendepunkt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdovb68oscvzwiesi62zcrs">
+      <w:hyperlink w:history="1" r:id="rIdne8zwadywv0t2ze_knwzj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
@@ -4219,51 +4675,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsxgv89zkyrriyn_4sh7ve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4" TargetMode="External"/><Relationship Id="rIdlcfdboi7jxr7wbh5xpare" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp" TargetMode="External"/><Relationship Id="rIdovb68oscvzwiesi62zcrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcmznkt46rsqezrzurxyg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4" TargetMode="External"/><Relationship Id="rIds4j8lhhvmmf3tukcl2jq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp" TargetMode="External"/><Relationship Id="rIdne8zwadywv0t2ze_knwzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>