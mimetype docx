--- v0 (2026-06-15)
+++ v1 (2026-09-05)
@@ -451,50 +451,73 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ausblick</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diese Stunde legt den historischen Grundstein für das Verständnis der Pride-Bewegung. In der nächsten Stunde, "Identität – Wer bin ich und wer darf ich sein?", werden wir uns mit den philosophischen Konzepten von Identität auseinandersetzen und diese auf Geschlechtsidentität und sexuelle Orientierung anwenden. Dabei werden wir auch das Akronym LGBTQIA+ entschlüsseln und die Vielfalt innerhalb der queeren Gemeinschaft beleuchten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Was könnte hier passiert sein?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:hyperlink w:history="1" r:id="rId8yqhhahdr2qhpaeribrvo">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3814763"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="" descr="" title=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3002,53 +3025,99 @@
       <w:r>
         <w:t xml:space="preserve">Zeitangabe + wörtliches Zitat:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Der Beleg enthält </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Jahr/Datum oder Abschnittsangabe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> und mindestens </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ein kurzes direktes Zitat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (5–20 Wörter), das genau deine Aussage stützt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stonewall, Christopher Street Liberation Day und CSD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:hyperlink w:history="1" r:id="rIdrjk0ytuwjmros6kndrvgc">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stonewall als Wendepunkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:hyperlink w:history="1" r:id="rId9-xogoewvmr90hwwbbdbu">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -3412,51 +3481,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8yqhhahdr2qhpaeribrvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/TU2fXy7ANNklfTw8xnY4" TargetMode="External"/><Relationship Id="rIdrjk0ytuwjmros6kndrvgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/yIEKf1fCIlHRp0qbi9cp" TargetMode="External"/><Relationship Id="rId9-xogoewvmr90hwwbbdbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach.ai/pptx/h98O0QAONQQhci6Wubcu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73bd65e25b8b8e92fa5b487d94112b1e5c81024b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4c3d8e5c3d1d43f6c2b0ae6a0a4dc74d5d64cd9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f5738a3f4edae0597c4cc24a3abcb70324bde906.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c650114b5a32c75e4b07471723adfe5413a64819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8016733307f5bdb5f6419b8111d3ea520c635c69.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a9fab5f442122cced80f025a6c954ed8a276a50d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9497c0322bd6aaa6a9f29609b2b920f57405187.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b111993e1803506c6f06a67aa9baa2c89b18a3a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fed643ffa2a1100dd89abfca665c29b0dc210bb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d176da579ec083cb83ce40b16eb1b15b7cc1f3a2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c741178af30d6ff34f5cc3c64d2ec900a4683ae6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd13eb25f1977eb484c184385cebbc35f58d3b13.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>